--- v1 (2026-01-12)
+++ v2 (2026-04-12)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Kleine Teun</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Alex van Warmerdam</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0155810/</t>
+    <t>https://www.imdb.com/title/tt0155810</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-FC7A-0000-V-0000-0000-I</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/9849-B86C-75A4-4A40-20A8-W</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q1627206</t>
   </si>
   <si>
     <t>JustWatch link</t>
   </si>
   <si>
     <t>https://www.justwatch.com/us/movie/little-tony</t>
   </si>
@@ -560,51 +560,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0155810/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-FC7A-0000-V-0000-0000-I" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/9849-B86C-75A4-4A40-20A8-W" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1627206" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/little-tony" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0155810" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-FC7A-0000-V-0000-0000-I" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/9849-B86C-75A4-4A40-20A8-W" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1627206" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/little-tony" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>