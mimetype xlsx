--- v2 (2026-04-12)
+++ v3 (2026-06-11)
@@ -133,57 +133,57 @@
   <si>
     <t>Look Now!</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>IS</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>Warner Bros.</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Maly Antos</t>
+  </si>
+  <si>
     <t>GB,NL</t>
-  </si>
-[...4 lines deleted...]
-    <t>Maly Antos</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>Ménage à trois</t>
   </si>
   <si>
     <t>Pequeño Tony</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>O Pequeno Tony</t>
   </si>
   <si>
     <t>Der kleine Toni</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Pikku-Teun</t>
   </si>
@@ -958,59 +958,59 @@
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>39</v>
       </c>
       <c r="B2" t="s">
-        <v>1</v>
+        <v>40</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B3" t="s">
-        <v>41</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>42</v>
       </c>
       <c r="B4" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>42</v>
       </c>
       <c r="B5" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>45</v>
       </c>
       <c r="B6" t="s">
         <v>46</v>
       </c>
@@ -1035,59 +1035,59 @@
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>51</v>
       </c>
       <c r="B10" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>53</v>
       </c>
       <c r="B11" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B12" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B13" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
         <v>57</v>
       </c>
       <c r="B14" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="B15" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>60</v>
       </c>
       <c r="B16" t="s">
         <v>61</v>
       </c>