--- v0 (2025-12-15)
+++ v1 (2026-04-13)
@@ -14,77 +14,77 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="1" r:id="rId1"/>
     <sheet name="Admissions" sheetId="2" r:id="rId2"/>
     <sheet name="Titles" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="86">
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Donne-moi des ailes</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Nicolas Vanier</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FR, NO</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt10204940/</t>
+    <t>https://www.imdb.com/title/tt10204940</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0005-7C9F-0000-V-0000-0000-I</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/D7B4-B34B-AE67-E9F3-C541-T</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/142178</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q55596695</t>
   </si>
@@ -95,50 +95,53 @@
     <t>Distributor</t>
   </si>
   <si>
     <t>Release date</t>
   </si>
   <si>
     <t>Total since 2019</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>2024</t>
+  </si>
+  <si>
+    <t>2025</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>Filmcasino &amp; Polyfilm</t>
   </si>
   <si>
     <t>BA</t>
   </si>
   <si>
     <t>Blitz Film</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>Belga Films</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
     <t>Pathé</t>
   </si>
@@ -629,51 +632,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt10204940/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0005-7C9F-0000-V-0000-0000-I" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/D7B4-B34B-AE67-E9F3-C541-T" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/142178" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q55596695" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt10204940" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0005-7C9F-0000-V-0000-0000-I" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/D7B4-B34B-AE67-E9F3-C541-T" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/142178" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q55596695" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -730,741 +733,778 @@
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B5" r:id="rId1"/>
     <hyperlink ref="B6" r:id="rId2"/>
     <hyperlink ref="B7" r:id="rId3"/>
     <hyperlink ref="B8" r:id="rId4"/>
     <hyperlink ref="B9" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J19"/>
+  <dimension ref="A1:K19"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="27.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="8" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="7" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="6" bestFit="1" customWidth="1"/>
-    <col min="9" max="10" width="5" bestFit="1" customWidth="1"/>
+    <col min="9" max="11" width="5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>25</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" s="1" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D2" s="3">
         <v>285</v>
       </c>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3">
         <v>285</v>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
-    </row>
-    <row r="3" spans="1:10">
+      <c r="K2" s="3"/>
+    </row>
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C3">
         <v>43783</v>
       </c>
       <c r="D3" s="3">
         <v>558</v>
       </c>
       <c r="E3" s="3">
         <v>558</v>
       </c>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
-    </row>
-    <row r="4" spans="1:10">
+      <c r="K3" s="3"/>
+    </row>
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C4">
         <v>43726</v>
       </c>
       <c r="D4" s="3">
-        <v>55299</v>
+        <v>40473</v>
       </c>
       <c r="E4" s="3">
-        <v>47072</v>
+        <v>33318</v>
       </c>
       <c r="F4" s="3">
-        <v>1121</v>
+        <v>596</v>
       </c>
       <c r="G4" s="3">
-        <v>1751</v>
+        <v>554</v>
       </c>
       <c r="H4" s="3">
         <v>3017</v>
       </c>
       <c r="I4" s="3">
         <v>1549</v>
       </c>
       <c r="J4" s="3">
         <v>789</v>
       </c>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4" s="3">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C5">
         <v>43720</v>
       </c>
       <c r="D5" s="3">
         <v>17924</v>
       </c>
       <c r="E5" s="3">
         <v>16761</v>
       </c>
       <c r="F5" s="3">
         <v>289</v>
       </c>
       <c r="G5" s="3">
         <v>141</v>
       </c>
       <c r="H5" s="3">
         <v>330</v>
       </c>
       <c r="I5" s="3">
         <v>225</v>
       </c>
       <c r="J5" s="3">
         <v>178</v>
       </c>
-    </row>
-    <row r="6" spans="1:10">
+      <c r="K5" s="3"/>
+    </row>
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C6">
         <v>43930</v>
       </c>
       <c r="D6" s="3">
-        <v>12608</v>
+        <v>13616</v>
       </c>
       <c r="E6" s="3"/>
       <c r="F6" s="3">
         <v>5010</v>
       </c>
       <c r="G6" s="3">
         <v>2055</v>
       </c>
       <c r="H6" s="3">
         <v>3487</v>
       </c>
       <c r="I6" s="3">
         <v>1046</v>
       </c>
       <c r="J6" s="3">
         <v>1010</v>
       </c>
-    </row>
-    <row r="7" spans="1:10">
+      <c r="K6" s="3">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C7">
         <v>43813</v>
       </c>
       <c r="D7" s="3">
-        <v>60549</v>
+        <v>60761</v>
       </c>
       <c r="E7" s="3">
         <v>54</v>
       </c>
       <c r="F7" s="3">
         <v>59397</v>
       </c>
       <c r="G7" s="3">
         <v>193</v>
       </c>
       <c r="H7" s="3">
         <v>253</v>
       </c>
       <c r="I7" s="3">
         <v>25</v>
       </c>
       <c r="J7" s="3">
         <v>627</v>
       </c>
-    </row>
-    <row r="8" spans="1:10">
+      <c r="K7" s="3">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C8">
         <v>43747</v>
       </c>
       <c r="D8" s="3">
         <v>1495654</v>
       </c>
       <c r="E8" s="3">
         <v>1445457</v>
       </c>
       <c r="F8" s="3">
         <v>33774</v>
       </c>
       <c r="G8" s="3">
         <v>5072</v>
       </c>
       <c r="H8" s="3">
         <v>4107</v>
       </c>
       <c r="I8" s="3">
         <v>3393</v>
       </c>
       <c r="J8" s="3">
         <v>3851</v>
       </c>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8" s="3"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B9" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C9">
         <v>43783</v>
       </c>
       <c r="D9" s="3">
         <v>6101</v>
       </c>
       <c r="E9" s="3">
         <v>5499</v>
       </c>
       <c r="F9" s="3">
         <v>602</v>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="3"/>
-    </row>
-    <row r="10" spans="1:10">
+      <c r="K9" s="3"/>
+    </row>
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C10">
         <v>44448</v>
       </c>
       <c r="D10" s="3">
-        <v>2619</v>
+        <v>2661</v>
       </c>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3">
         <v>1469</v>
       </c>
       <c r="H10" s="3">
         <v>410</v>
       </c>
       <c r="I10" s="3">
         <v>740</v>
       </c>
       <c r="J10" s="3"/>
-    </row>
-    <row r="11" spans="1:10">
+      <c r="K10" s="3">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C11">
         <v>43839</v>
       </c>
       <c r="D11" s="3">
-        <v>103570</v>
+        <v>103795</v>
       </c>
       <c r="E11" s="3"/>
       <c r="F11" s="3">
         <v>102278</v>
       </c>
       <c r="G11" s="3">
         <v>214</v>
       </c>
       <c r="H11" s="3">
         <v>100</v>
       </c>
       <c r="I11" s="3">
         <v>592</v>
       </c>
       <c r="J11" s="3">
         <v>386</v>
       </c>
-    </row>
-    <row r="12" spans="1:10">
+      <c r="K11" s="3">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B12" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C12">
         <v>44007</v>
       </c>
       <c r="D12" s="3">
         <v>1373</v>
       </c>
       <c r="E12" s="3"/>
       <c r="F12" s="3">
         <v>235</v>
       </c>
       <c r="G12" s="3">
         <v>442</v>
       </c>
       <c r="H12" s="3">
         <v>291</v>
       </c>
       <c r="I12" s="3">
         <v>347</v>
       </c>
       <c r="J12" s="3">
         <v>58</v>
       </c>
-    </row>
-    <row r="13" spans="1:10">
+      <c r="K12" s="3"/>
+    </row>
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C13">
         <v>43761</v>
       </c>
       <c r="D13" s="3">
         <v>949</v>
       </c>
       <c r="E13" s="3">
         <v>642</v>
       </c>
       <c r="F13" s="3"/>
       <c r="G13" s="3">
         <v>307</v>
       </c>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="J13" s="3"/>
-    </row>
-    <row r="14" spans="1:10">
+      <c r="K13" s="3"/>
+    </row>
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B14" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D14" s="3">
         <v>202</v>
       </c>
       <c r="E14" s="3">
         <v>63</v>
       </c>
       <c r="F14" s="3">
         <v>139</v>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
       <c r="I14" s="3"/>
       <c r="J14" s="3"/>
-    </row>
-    <row r="15" spans="1:10">
+      <c r="K14" s="3"/>
+    </row>
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B15" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C15">
         <v>44533</v>
       </c>
       <c r="D15" s="3">
-        <v>90240</v>
+        <v>91024</v>
       </c>
       <c r="E15" s="3"/>
       <c r="F15" s="3"/>
       <c r="G15" s="3">
         <v>71903</v>
       </c>
       <c r="H15" s="3">
         <v>18337</v>
       </c>
       <c r="I15" s="3"/>
       <c r="J15" s="3"/>
-    </row>
-    <row r="16" spans="1:10">
+      <c r="K15" s="3">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B16" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C16">
         <v>44399</v>
       </c>
       <c r="D16" s="3">
         <v>62</v>
       </c>
       <c r="E16" s="3"/>
       <c r="F16" s="3"/>
       <c r="G16" s="3">
         <v>62</v>
       </c>
       <c r="H16" s="3"/>
       <c r="I16" s="3"/>
       <c r="J16" s="3"/>
-    </row>
-    <row r="17" spans="1:10">
+      <c r="K16" s="3"/>
+    </row>
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B17" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C17">
         <v>43762</v>
       </c>
       <c r="D17" s="3">
         <v>8497</v>
       </c>
       <c r="E17" s="3">
         <v>7891</v>
       </c>
       <c r="F17" s="3">
         <v>606</v>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17" s="3"/>
+    </row>
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D18" s="3">
-        <v>1837806</v>
+        <v>1825251</v>
       </c>
       <c r="E18" s="3">
-        <v>1506615</v>
+        <v>1492861</v>
       </c>
       <c r="F18" s="3">
-        <v>203023</v>
+        <v>202498</v>
       </c>
       <c r="G18" s="3">
-        <v>83753</v>
+        <v>82556</v>
       </c>
       <c r="H18" s="3">
         <v>30002</v>
       </c>
       <c r="I18" s="3">
         <v>7692</v>
       </c>
       <c r="J18" s="3">
         <v>6721</v>
       </c>
-    </row>
-    <row r="19" spans="1:10">
+      <c r="K18" s="3">
+        <v>2921</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D19" s="3">
-        <v>1856490</v>
+        <v>1843935</v>
       </c>
       <c r="E19" s="3">
-        <v>1523997</v>
+        <v>1510243</v>
       </c>
       <c r="F19" s="3">
-        <v>203451</v>
+        <v>202926</v>
       </c>
       <c r="G19" s="3">
-        <v>83894</v>
+        <v>82697</v>
       </c>
       <c r="H19" s="3">
         <v>30332</v>
       </c>
       <c r="I19" s="3">
         <v>7917</v>
       </c>
       <c r="J19" s="3">
         <v>6899</v>
+      </c>
+      <c r="K19" s="3">
+        <v>2921</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B19"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="26.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B3" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B5" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B6" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B8" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B9" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B10" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B11" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B12" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B13" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B14" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B15" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B16" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B17" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B18" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B19" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>