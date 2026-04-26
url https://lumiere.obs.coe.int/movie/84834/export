--- v0 (2025-11-23)
+++ v1 (2026-04-26)
@@ -14,77 +14,77 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="1" r:id="rId1"/>
     <sheet name="Admissions" sheetId="2" r:id="rId2"/>
     <sheet name="Titles" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="53">
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Ser du månen, Daniel</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Niels Arden Oplev, Anders W. Berthelsen</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>DK, NO, SE</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt9179230/</t>
+    <t>https://www.imdb.com/title/tt9179230</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/3609-986A-02FA-BD2E-04A3-5</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q55749061</t>
   </si>
   <si>
     <t>Market</t>
   </si>
   <si>
     <t>Distributor</t>
   </si>
   <si>
     <t>Release date</t>
   </si>
   <si>
     <t>Total since 2019</t>
   </si>
@@ -119,53 +119,50 @@
     <t>Estinfilm</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>La Aventura Del Cine</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Vertigo</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Just Entertainment</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Euforia Film</t>
-  </si>
-[...1 lines deleted...]
-    <t>SE</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>DK,FI,NO,SE,TR</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>O Sequestro de Daniel Rye</t>
   </si>
   <si>
     <t>CA,US</t>
   </si>
   <si>
     <t>Held for Ransom</t>
   </si>
@@ -536,51 +533,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt9179230/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/3609-986A-02FA-BD2E-04A3-5" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q55749061" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt9179230" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/3609-986A-02FA-BD2E-04A3-5" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q55749061" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -619,51 +616,51 @@
       </c>
       <c r="B6" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B5" r:id="rId1"/>
     <hyperlink ref="B6" r:id="rId2"/>
     <hyperlink ref="B7" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H12"/>
+  <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="19.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -813,220 +810,200 @@
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" t="s">
         <v>34</v>
       </c>
       <c r="C8">
         <v>43980</v>
       </c>
       <c r="D8" s="3">
         <v>7055</v>
       </c>
       <c r="E8" s="3"/>
       <c r="F8" s="3">
         <v>7055</v>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="3"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>35</v>
       </c>
       <c r="B9" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C9">
-        <v>43959</v>
+        <v>43860</v>
       </c>
       <c r="D9" s="3">
-        <v>246</v>
+        <v>548</v>
       </c>
       <c r="E9" s="3"/>
       <c r="F9" s="3">
-        <v>246</v>
+        <v>548</v>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>36</v>
       </c>
-      <c r="B10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D10" s="3">
-        <v>548</v>
-[...1 lines deleted...]
-      <c r="E10" s="3"/>
+        <v>478291</v>
+      </c>
+      <c r="E10" s="3">
+        <v>472559</v>
+      </c>
       <c r="F10" s="3">
-        <v>548</v>
-[...2 lines deleted...]
-      <c r="H10" s="3"/>
+        <v>4761</v>
+      </c>
+      <c r="G10" s="3">
+        <v>882</v>
+      </c>
+      <c r="H10" s="3">
+        <v>89</v>
+      </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>37</v>
       </c>
       <c r="D11" s="3">
-        <v>478537</v>
+        <v>485346</v>
       </c>
       <c r="E11" s="3">
         <v>472559</v>
       </c>
       <c r="F11" s="3">
-        <v>5007</v>
+        <v>11816</v>
       </c>
       <c r="G11" s="3">
         <v>882</v>
       </c>
       <c r="H11" s="3">
-        <v>89</v>
-[...18 lines deleted...]
-      <c r="H12" s="3">
         <v>89</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="14.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="26.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B3" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
+        <v>41</v>
+      </c>
+      <c r="B4" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B6" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>27</v>
       </c>
       <c r="B7" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
+        <v>48</v>
+      </c>
+      <c r="B8" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
+        <v>51</v>
+      </c>
+      <c r="B10" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>