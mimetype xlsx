--- v0 (2026-04-09)
+++ v1 (2026-10-11)
@@ -103,50 +103,56 @@
   <si>
     <t>IE</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>NKC Nacionālais Kino centrs</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Independent</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>JP,NL,SG</t>
   </si>
   <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Το έθνος του ενός παιδιού</t>
+  </si>
+  <si>
     <t>CN</t>
   </si>
   <si>
     <t>独生之国</t>
   </si>
   <si>
     <t>AR,AU,BR,CA,ES,GB,IE,NO,SE,US</t>
   </si>
   <si>
     <t>One Child Nation</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Kinas dræbte børn</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>La nation de l'enfant unique</t>
   </si>
   <si>
     <t>IT</t>
@@ -155,56 +161,50 @@
     <t>One child Nation</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Polityka jednego dziecka</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Ettbarnslandet</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Нация одного ребёнка</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Народжений у Китаї</t>
-  </si>
-[...4 lines deleted...]
-    <t>Το έθνος του ενός παιδιού</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>