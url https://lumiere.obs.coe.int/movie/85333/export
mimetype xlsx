--- v0 (2025-11-19)
+++ v1 (2026-04-24)
@@ -14,128 +14,128 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="1" r:id="rId1"/>
     <sheet name="Admissions" sheetId="2" r:id="rId2"/>
     <sheet name="Titles" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="36">
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Secret Zoo</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Jae-gon Son</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt11566164/</t>
+    <t>https://www.imdb.com/title/tt11566164</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/73FF-4A05-052C-DE68-2795-C</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q79999312</t>
   </si>
   <si>
     <t>Market</t>
   </si>
   <si>
     <t>Distributor</t>
   </si>
   <si>
     <t>Release date</t>
   </si>
   <si>
     <t>Total since 2020</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Capelight pictures</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>AU,BR,CA,GB,MX,US</t>
   </si>
   <si>
+    <t>ha-chi-ji-anh-a</t>
+  </si>
+  <si>
     <t>해치지않아</t>
-  </si>
-[...1 lines deleted...]
-    <t>ha-chi-ji-anh-a</t>
   </si>
   <si>
     <t>CO</t>
   </si>
   <si>
     <t>Un Zoologico Extraordinario</t>
   </si>
   <si>
     <t>Rettet den Zoo</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>シークレット・ジョブ</t>
   </si>
   <si>
     <t>HK</t>
   </si>
   <si>
     <t>獸頭救兵</t>
   </si>
   <si>
     <t>Haechijianha</t>
   </si>
@@ -482,51 +482,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt11566164/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/73FF-4A05-052C-DE68-2795-C" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q79999312" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt11566164" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/73FF-4A05-052C-DE68-2795-C" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q79999312" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -686,50 +686,53 @@
     <col min="2" max="2" width="25.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>23</v>
       </c>
       <c r="B2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="B3" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:2">
+      <c r="A4" t="s">
+        <v>6</v>
+      </c>
       <c r="B4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>26</v>
       </c>
       <c r="B5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>29</v>
       </c>
       <c r="B7" t="s">