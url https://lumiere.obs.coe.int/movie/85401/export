--- v0 (2025-12-08)
+++ v1 (2026-04-24)
@@ -40,135 +40,135 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Eiga Kono subarashii sekai ni shukufuku o!: Kurenai densetsu</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Takaomi Kanasaki</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt9239552/</t>
+    <t>https://www.imdb.com/title/tt9239552</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q60068163</t>
   </si>
   <si>
     <t>Market</t>
   </si>
   <si>
     <t>Distributor</t>
   </si>
   <si>
     <t>Release date</t>
   </si>
   <si>
     <t>Total since 2019</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>AniMoon</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>National Amusements</t>
   </si>
   <si>
     <t>IE</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>KonoSuba</t>
+  </si>
+  <si>
     <t>FR</t>
   </si>
   <si>
     <t>AU,GB,US</t>
   </si>
   <si>
     <t>Konosuba!: God's Blessing on This Wonderful World! - Legend of Crimson</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>KonoSuba: As Bênçãos de Deus Nesse Mundo Maravilhoso!! Lenda Carmesim</t>
   </si>
   <si>
     <t>CA,GB,US</t>
   </si>
   <si>
     <t>Konosuba!: God's Blessing on This Wonderful World! - The Movie: Legend of Crimson</t>
   </si>
   <si>
     <t>CL</t>
   </si>
   <si>
     <t>KonoSuba: Legend of Crimson</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Konosuba! - God's Blessing on This Wonderful World!: The Movie - Legend of Crimson</t>
   </si>
   <si>
     <t>KonoSuba: The Legend of Crimson</t>
-  </si>
-[...1 lines deleted...]
-    <t>KonoSuba</t>
   </si>
   <si>
     <t>映画 この素晴らしい世界に祝福を！ 紅伝説</t>
   </si>
   <si>
     <t>Kono Subarashii Sekai ni Shukufuku wo!: Kurenai Densetsu</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Konosuba: Legend of Crimson The Movie</t>
   </si>
   <si>
     <t>NZ</t>
   </si>
   <si>
     <t>KonoSuba - God's Blessing on This Wonderful World!</t>
   </si>
   <si>
     <t>Konosuba!: God's Blessing on This Wonderful World! - Crimson Legend</t>
   </si>
   <si>
     <t>Konosuba!: God's Blessing on This Wonderful World! - The Movie: Crimson Legend</t>
   </si>
@@ -527,51 +527,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt9239552/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q60068163" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt9239552" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q60068163" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="54.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -747,107 +747,107 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B19"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="76.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B2" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
-        <v>26</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
+        <v>26</v>
+      </c>
+      <c r="B4" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
+        <v>28</v>
+      </c>
+      <c r="B5" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B8" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="B9" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>6</v>
       </c>
       <c r="B10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>6</v>
       </c>
       <c r="B11" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>39</v>
       </c>