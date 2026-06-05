--- v1 (2026-04-24)
+++ v2 (2026-06-05)
@@ -88,87 +88,87 @@
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>AniMoon</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>National Amusements</t>
   </si>
   <si>
     <t>IE</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>FR</t>
+  </si>
+  <si>
+    <t>AU,GB,US</t>
+  </si>
+  <si>
+    <t>Konosuba!: God's Blessing on This Wonderful World! - Legend of Crimson</t>
+  </si>
+  <si>
+    <t>BR</t>
+  </si>
+  <si>
+    <t>KonoSuba: As Bênçãos de Deus Nesse Mundo Maravilhoso!! Lenda Carmesim</t>
+  </si>
+  <si>
+    <t>CA,GB,US</t>
+  </si>
+  <si>
+    <t>Konosuba!: God's Blessing on This Wonderful World! - The Movie: Legend of Crimson</t>
+  </si>
+  <si>
+    <t>CL</t>
+  </si>
+  <si>
+    <t>KonoSuba: Legend of Crimson</t>
+  </si>
+  <si>
+    <t>DE</t>
+  </si>
+  <si>
+    <t>Konosuba! - God's Blessing on This Wonderful World!: The Movie - Legend of Crimson</t>
+  </si>
+  <si>
+    <t>KonoSuba: The Legend of Crimson</t>
+  </si>
+  <si>
     <t>KonoSuba</t>
-  </si>
-[...34 lines deleted...]
-    <t>KonoSuba: The Legend of Crimson</t>
   </si>
   <si>
     <t>映画 この素晴らしい世界に祝福を！ 紅伝説</t>
   </si>
   <si>
     <t>Kono Subarashii Sekai ni Shukufuku wo!: Kurenai Densetsu</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Konosuba: Legend of Crimson The Movie</t>
   </si>
   <si>
     <t>NZ</t>
   </si>
   <si>
     <t>KonoSuba - God's Blessing on This Wonderful World!</t>
   </si>
   <si>
     <t>Konosuba!: God's Blessing on This Wonderful World! - Crimson Legend</t>
   </si>
   <si>
     <t>Konosuba!: God's Blessing on This Wonderful World! - The Movie: Crimson Legend</t>
   </si>
@@ -747,107 +747,107 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B19"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="76.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="B2" t="s">
-        <v>24</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
-        <v>1</v>
+        <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B8" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="B9" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>6</v>
       </c>
       <c r="B10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>6</v>
       </c>
       <c r="B11" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>39</v>
       </c>