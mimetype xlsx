--- v0 (2026-01-30)
+++ v1 (2026-06-29)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>A Dog Called Money</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Seamus Murphy</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>IE, GB</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt8299778/</t>
+    <t>https://www.imdb.com/title/tt8299778</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0005-8DA5-0000-E-0000-0000-W</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/EA0C-D713-0DDE-94B3-2549-8</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q72066165</t>
   </si>
   <si>
     <t>Market</t>
   </si>
   <si>
     <t>Distributor</t>
   </si>
@@ -160,66 +160,66 @@
   <si>
     <t>Independent</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Leopardo Filmes</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Nonstop Entertainment</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>AT,AU,GB,IE,IT,MX,SE,US</t>
   </si>
   <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Ένας σκύλος με το όνομα Μάνι</t>
+  </si>
+  <si>
     <t>BR</t>
   </si>
   <si>
     <t>PJHarvey: Um Cão Chamado Dinheiro</t>
   </si>
   <si>
     <t>ES,IT,PT,RU</t>
   </si>
   <si>
     <t>PJ Harvey: A Dog Called Money</t>
-  </si>
-[...4 lines deleted...]
-    <t>Ένας σκύλος με το όνομα Μάνι</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Пи Джей Харви: A Dog Called Money</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -542,51 +542,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt8299778/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0005-8DA5-0000-E-0000-0000-W" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/EA0C-D713-0DDE-94B3-2549-8" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q72066165" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt8299778" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0005-8DA5-0000-E-0000-0000-W" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/EA0C-D713-0DDE-94B3-2549-8" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q72066165" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -931,98 +931,96 @@
       </c>
       <c r="E11" s="3"/>
       <c r="F11" s="3">
         <v>2088</v>
       </c>
       <c r="G11" s="3">
         <v>12</v>
       </c>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3">
         <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
         <v>43</v>
       </c>
       <c r="B12" t="s">
         <v>44</v>
       </c>
       <c r="C12">
         <v>43794</v>
       </c>
       <c r="D12" s="3">
-        <v>292</v>
-[...3 lines deleted...]
-      </c>
+        <v>10</v>
+      </c>
+      <c r="E12" s="3"/>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="J12" s="3">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
         <v>45</v>
       </c>
       <c r="D13" s="3">
-        <v>22194</v>
+        <v>21912</v>
       </c>
       <c r="E13" s="3">
-        <v>15332</v>
+        <v>15050</v>
       </c>
       <c r="F13" s="3">
         <v>5510</v>
       </c>
       <c r="G13" s="3">
         <v>889</v>
       </c>
       <c r="H13" s="3">
         <v>313</v>
       </c>
       <c r="I13" s="3">
         <v>119</v>
       </c>
       <c r="J13" s="3">
         <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
         <v>46</v>
       </c>
       <c r="D14" s="3">
-        <v>22797</v>
+        <v>22515</v>
       </c>
       <c r="E14" s="3">
-        <v>15575</v>
+        <v>15293</v>
       </c>
       <c r="F14" s="3">
         <v>5664</v>
       </c>
       <c r="G14" s="3">
         <v>889</v>
       </c>
       <c r="H14" s="3">
         <v>497</v>
       </c>
       <c r="I14" s="3">
         <v>141</v>
       </c>
       <c r="J14" s="3">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B6"/>