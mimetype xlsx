--- v0 (2026-05-01)
+++ v1 (2026-08-25)
@@ -91,87 +91,87 @@
   <si>
     <t>Release date</t>
   </si>
   <si>
     <t>Total since 2022</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>Dean Medias</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>AU,CA,GB,US</t>
   </si>
   <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Αυτό που είπε: Η τέχνη της Πολίν Κέιλ</t>
+  </si>
+  <si>
     <t>BR</t>
   </si>
   <si>
     <t>O que ela disse: as críticas de Pauline Kael</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Pauline Kael: el arte de la crítica</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Pauline Kael ja elokuvakritiikin taide</t>
   </si>
   <si>
     <t>Qui a peur de Pauline Kael?</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Krytyczka. Sztuka Pauline Kael</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Что она сказала: Искусство Полин Кейл</t>
-  </si>
-[...4 lines deleted...]
-    <t>Αυτό που είπε: Η τέχνη της Πολίν Κέιλ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -707,59 +707,59 @@
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>27</v>
       </c>
       <c r="B4" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="B6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>34</v>
       </c>
       <c r="B8" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="B9" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>