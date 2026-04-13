--- v0 (2025-11-21)
+++ v1 (2026-04-13)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>The Bride with White Hair</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Ronny Yu</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>HK</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0106342/</t>
+    <t>https://www.imdb.com/title/tt0106342</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/E072-0FA9-CDF2-15BA-27A2-C</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/86559</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q987752</t>
   </si>
   <si>
     <t>Market</t>
   </si>
   <si>
     <t>Distributor</t>
   </si>
@@ -494,51 +494,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0106342/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/E072-0FA9-CDF2-15BA-27A2-C" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/86559" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q987752" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0106342" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/E072-0FA9-CDF2-15BA-27A2-C" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/86559" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q987752" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -694,126 +694,126 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="31" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="B2" t="s">
-        <v>1</v>
+        <v>25</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="B3" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="B4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="B5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="B6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="B7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="B8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="B9" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="B10" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="B11" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="B12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="B13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="B14" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="B15" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="B16" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" t="s">
-        <v>39</v>
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>