--- v1 (2026-04-30)
+++ v2 (2026-09-22)
@@ -82,96 +82,96 @@
   <si>
     <t>Distributor</t>
   </si>
   <si>
     <t>Release date</t>
   </si>
   <si>
     <t>Total since 2019</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>NFA</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>皇帝の鶯</t>
+  </si>
+  <si>
     <t>AR</t>
   </si>
   <si>
     <t>El ruiseñor del emperador de China</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Славеят на императора</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>O Imperador e o Rouxinol</t>
   </si>
   <si>
     <t>AU,CA,GB,JP,US</t>
   </si>
   <si>
     <t>The Emperor's Nightingale</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Kejseren og nattergalen</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Keisarin satakieli</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>Le Rossignol de l'empereur de Chine</t>
-  </si>
-[...4 lines deleted...]
-    <t>皇帝の鶯</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Cesarski słowik</t>
   </si>
   <si>
     <t>Słowik cesarski</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>O Rouxinol do Imperador</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Privighetoarea imparatului</t>
   </si>
   <si>
     <t>SE</t>
   </si>
@@ -699,60 +699,60 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="33.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
+      <c r="A2" t="s">
+        <v>22</v>
+      </c>
       <c r="B2" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="B3" t="s">
         <v>1</v>
-      </c>
-[...6 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>24</v>
       </c>
       <c r="B4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>26</v>
       </c>
       <c r="B5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>28</v>
       </c>
       <c r="B6" t="s">
         <v>29</v>
       </c>