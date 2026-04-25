--- v1 (2026-01-27)
+++ v2 (2026-04-25)
@@ -14,77 +14,77 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="1" r:id="rId1"/>
     <sheet name="Admissions" sheetId="2" r:id="rId2"/>
     <sheet name="Titles" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113" uniqueCount="98">
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Les traducteurs</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Régis Roinsard</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FR, BE</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt6270534/</t>
+    <t>https://www.imdb.com/title/tt6270534</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-04D6-0000-E-0000-0000-W</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/06CC-767C-DC01-94EA-FE75-R</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/146081</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q81402968</t>
   </si>
@@ -193,168 +193,165 @@
   <si>
     <t>ME</t>
   </si>
   <si>
     <t>MK</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>BestFilm</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Cinemundo</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Independenta Film</t>
   </si>
   <si>
+    <t>SI</t>
+  </si>
+  <si>
+    <t>Fivia</t>
+  </si>
+  <si>
+    <t>TR</t>
+  </si>
+  <si>
+    <t>CJET</t>
+  </si>
+  <si>
+    <t>Total EU28</t>
+  </si>
+  <si>
+    <t>Total OBS</t>
+  </si>
+  <si>
+    <t>CZ</t>
+  </si>
+  <si>
+    <t>Překladatelé</t>
+  </si>
+  <si>
+    <t>CA,DE,FR,GB,IT,US</t>
+  </si>
+  <si>
+    <t>CN</t>
+  </si>
+  <si>
+    <t>翻译疑云</t>
+  </si>
+  <si>
+    <t>Преводачите</t>
+  </si>
+  <si>
+    <t>BR</t>
+  </si>
+  <si>
+    <t>Os tradutores</t>
+  </si>
+  <si>
+    <t>CA</t>
+  </si>
+  <si>
+    <t>Les Traducteurs</t>
+  </si>
+  <si>
+    <t>Los traductores</t>
+  </si>
+  <si>
+    <t>Teljes titoktartás</t>
+  </si>
+  <si>
+    <t>IT</t>
+  </si>
+  <si>
+    <t>Il prezzo dell'arte</t>
+  </si>
+  <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>9人の翻訳家 囚われたベストセラー</t>
+  </si>
+  <si>
+    <t>Kod Dedala</t>
+  </si>
+  <si>
+    <t>Os Tradutores</t>
+  </si>
+  <si>
+    <t>Traducătorii</t>
+  </si>
+  <si>
     <t>SE</t>
   </si>
   <si>
-    <t>Njutafilms</t>
-[...19 lines deleted...]
-  <si>
     <t>Översättarna</t>
   </si>
   <si>
-    <t>CA,DE,FR,GB,IT,US</t>
-[...44 lines deleted...]
-    <t>9人の翻訳家 囚われたベストセラー</t>
+    <t>Sırlar Kitabı</t>
+  </si>
+  <si>
+    <t>Οι μεταφραστές</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Переводчики</t>
+  </si>
+  <si>
+    <t>UA</t>
+  </si>
+  <si>
+    <t>Перекладачі</t>
+  </si>
+  <si>
+    <t>HK</t>
+  </si>
+  <si>
+    <t>叛譯同謀</t>
+  </si>
+  <si>
+    <t>AU,US</t>
+  </si>
+  <si>
+    <t>The Translators</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>더 트랜슬레이터스</t>
-  </si>
-[...37 lines deleted...]
-    <t>The Translators</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -671,51 +668,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt6270534/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-04D6-0000-E-0000-0000-W" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/06CC-767C-DC01-94EA-FE75-R" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/146081" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q81402968" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt6270534" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-04D6-0000-E-0000-0000-W" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/06CC-767C-DC01-94EA-FE75-R" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/146081" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q81402968" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -772,51 +769,51 @@
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B5" r:id="rId1"/>
     <hyperlink ref="B6" r:id="rId2"/>
     <hyperlink ref="B7" r:id="rId3"/>
     <hyperlink ref="B8" r:id="rId4"/>
     <hyperlink ref="B9" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J24"/>
+  <dimension ref="A1:J23"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="17.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="7" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="5" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C1" s="1" t="s">
@@ -879,55 +876,55 @@
       <c r="D3" s="3">
         <v>1225</v>
       </c>
       <c r="E3" s="3"/>
       <c r="F3" s="3">
         <v>1027</v>
       </c>
       <c r="G3" s="3">
         <v>198</v>
       </c>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4" t="s">
         <v>32</v>
       </c>
       <c r="C4">
         <v>43859</v>
       </c>
       <c r="D4" s="3">
-        <v>6355</v>
+        <v>5071</v>
       </c>
       <c r="E4" s="3"/>
       <c r="F4" s="3">
-        <v>6355</v>
+        <v>5071</v>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
         <v>34</v>
       </c>
       <c r="C5">
         <v>44267</v>
       </c>
       <c r="D5" s="3">
         <v>5733</v>
       </c>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3">
         <v>5733</v>
       </c>
       <c r="H5" s="3"/>
@@ -1241,357 +1238,335 @@
       <c r="C19">
         <v>44232</v>
       </c>
       <c r="D19" s="3">
         <v>1557</v>
       </c>
       <c r="E19" s="3"/>
       <c r="F19" s="3">
         <v>125</v>
       </c>
       <c r="G19" s="3">
         <v>1432</v>
       </c>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
         <v>59</v>
       </c>
       <c r="B20" t="s">
         <v>60</v>
       </c>
       <c r="C20">
-        <v>44029</v>
+        <v>44021</v>
       </c>
       <c r="D20" s="3">
-        <v>1243</v>
+        <v>1168</v>
       </c>
       <c r="E20" s="3"/>
       <c r="F20" s="3">
-        <v>1243</v>
-[...3 lines deleted...]
-      <c r="I20" s="3"/>
+        <v>1116</v>
+      </c>
+      <c r="G20" s="3">
+        <v>13</v>
+      </c>
+      <c r="H20" s="3">
+        <v>33</v>
+      </c>
+      <c r="I20" s="3">
+        <v>6</v>
+      </c>
       <c r="J20" s="3"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
         <v>61</v>
       </c>
       <c r="B21" t="s">
         <v>62</v>
       </c>
       <c r="C21">
-        <v>44021</v>
+        <v>44078</v>
       </c>
       <c r="D21" s="3">
-        <v>1168</v>
+        <v>910</v>
       </c>
       <c r="E21" s="3"/>
       <c r="F21" s="3">
-        <v>1116</v>
-[...9 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="G21" s="3"/>
+      <c r="H21" s="3"/>
+      <c r="I21" s="3"/>
       <c r="J21" s="3"/>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
         <v>63</v>
       </c>
-      <c r="B22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D22" s="3">
-        <v>910</v>
-[...1 lines deleted...]
-      <c r="E22" s="3"/>
+        <v>416904</v>
+      </c>
+      <c r="E22" s="3">
+        <v>16330</v>
+      </c>
       <c r="F22" s="3">
-        <v>910</v>
-[...4 lines deleted...]
-      <c r="J22" s="3"/>
+        <v>334237</v>
+      </c>
+      <c r="G22" s="3">
+        <v>45677</v>
+      </c>
+      <c r="H22" s="3">
+        <v>62</v>
+      </c>
+      <c r="I22" s="3">
+        <v>20387</v>
+      </c>
+      <c r="J22" s="3">
+        <v>211</v>
+      </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D23" s="3">
-        <v>419431</v>
+        <v>427708</v>
       </c>
       <c r="E23" s="3">
         <v>16330</v>
       </c>
       <c r="F23" s="3">
-        <v>336764</v>
+        <v>344843</v>
       </c>
       <c r="G23" s="3">
-        <v>45677</v>
+        <v>45875</v>
       </c>
       <c r="H23" s="3">
         <v>62</v>
       </c>
       <c r="I23" s="3">
         <v>20387</v>
       </c>
       <c r="J23" s="3">
-        <v>211</v>
-[...24 lines deleted...]
-      <c r="J24" s="3">
         <v>211</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B22"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="17" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="19.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="B2" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
+        <v>68</v>
+      </c>
+      <c r="B4" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B6" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
+        <v>73</v>
+      </c>
+      <c r="B7" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>76</v>
+        <v>41</v>
       </c>
       <c r="B8" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="B9" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>47</v>
+        <v>77</v>
       </c>
       <c r="B10" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
+        <v>79</v>
+      </c>
+      <c r="B11" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>82</v>
+        <v>53</v>
       </c>
       <c r="B12" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>84</v>
+        <v>55</v>
       </c>
       <c r="B13" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="B14" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>55</v>
+        <v>84</v>
       </c>
       <c r="B15" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="B16" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>63</v>
+        <v>45</v>
       </c>
       <c r="B17" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>45</v>
+        <v>88</v>
       </c>
       <c r="B18" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
+        <v>90</v>
+      </c>
+      <c r="B19" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
+        <v>92</v>
+      </c>
+      <c r="B20" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
+        <v>94</v>
+      </c>
+      <c r="B21" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
+        <v>96</v>
+      </c>
+      <c r="B22" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>