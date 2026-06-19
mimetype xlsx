--- v2 (2026-04-25)
+++ v3 (2026-06-19)
@@ -211,78 +211,78 @@
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Independenta Film</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Fivia</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>CJET</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>CA,DE,FR,GB,IT,US</t>
+  </si>
+  <si>
+    <t>CN</t>
+  </si>
+  <si>
+    <t>翻译疑云</t>
+  </si>
+  <si>
+    <t>Преводачите</t>
+  </si>
+  <si>
+    <t>BR</t>
+  </si>
+  <si>
+    <t>Os tradutores</t>
+  </si>
+  <si>
+    <t>CA</t>
+  </si>
+  <si>
+    <t>Les Traducteurs</t>
+  </si>
+  <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Překladatelé</t>
-  </si>
-[...22 lines deleted...]
-    <t>Les Traducteurs</t>
   </si>
   <si>
     <t>Los traductores</t>
   </si>
   <si>
     <t>Teljes titoktartás</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>Il prezzo dell'arte</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>9人の翻訳家 囚われたベストセラー</t>
   </si>
   <si>
     <t>Kod Dedala</t>
   </si>
   <si>
     <t>Os Tradutores</t>
   </si>
@@ -1362,72 +1362,72 @@
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B22"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="17" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="19.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>65</v>
       </c>
       <c r="B2" t="s">
-        <v>66</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
+        <v>66</v>
+      </c>
+      <c r="B3" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>69</v>
       </c>
       <c r="B5" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>71</v>
       </c>
       <c r="B6" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>73</v>
       </c>
       <c r="B7" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>41</v>
       </c>