--- v0 (2025-11-22)
+++ v1 (2026-04-28)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>La bonne épouse</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Martin Provost</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FR, BE</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt10441958/</t>
+    <t>https://www.imdb.com/title/tt10441958</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0005-2A6F-0000-Z-0000-0000-6</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/1799-034B-7B5F-B093-203D-7</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/149412</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q86724905</t>
   </si>
@@ -668,51 +668,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt10441958/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0005-2A6F-0000-Z-0000-0000-6" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/1799-034B-7B5F-B093-203D-7" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/149412" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q86724905" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt10441958" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0005-2A6F-0000-Z-0000-0000-6" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/1799-034B-7B5F-B093-203D-7" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/149412" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q86724905" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -847,54 +847,54 @@
       </c>
       <c r="D2" s="3">
         <v>9401</v>
       </c>
       <c r="E2" s="3"/>
       <c r="F2" s="3">
         <v>9375</v>
       </c>
       <c r="G2" s="3">
         <v>26</v>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3" t="s">
         <v>29</v>
       </c>
       <c r="C3">
         <v>43894</v>
       </c>
       <c r="D3" s="3">
-        <v>14516</v>
+        <v>10729</v>
       </c>
       <c r="E3" s="3">
-        <v>14452</v>
+        <v>10665</v>
       </c>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3">
         <v>64</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>30</v>
       </c>
       <c r="B4" t="s">
         <v>31</v>
       </c>
       <c r="C4">
         <v>44113</v>
       </c>
       <c r="D4" s="3">
         <v>734</v>
       </c>
       <c r="E4" s="3">
         <v>606</v>
       </c>
       <c r="F4" s="3">
@@ -1332,77 +1332,77 @@
       <c r="C23">
         <v>44028</v>
       </c>
       <c r="D23" s="3">
         <v>2557</v>
       </c>
       <c r="E23" s="3">
         <v>2268</v>
       </c>
       <c r="F23" s="3">
         <v>195</v>
       </c>
       <c r="G23" s="3">
         <v>62</v>
       </c>
       <c r="H23" s="3">
         <v>32</v>
       </c>
       <c r="I23" s="3"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>65</v>
       </c>
       <c r="D24" s="3">
-        <v>746111</v>
+        <v>742324</v>
       </c>
       <c r="E24" s="3">
-        <v>702122</v>
+        <v>698335</v>
       </c>
       <c r="F24" s="3">
         <v>42031</v>
       </c>
       <c r="G24" s="3">
         <v>1459</v>
       </c>
       <c r="H24" s="3">
         <v>417</v>
       </c>
       <c r="I24" s="3">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>66</v>
       </c>
       <c r="D25" s="3">
-        <v>771599</v>
+        <v>767812</v>
       </c>
       <c r="E25" s="3">
-        <v>726557</v>
+        <v>722770</v>
       </c>
       <c r="F25" s="3">
         <v>43053</v>
       </c>
       <c r="G25" s="3">
         <v>1490</v>
       </c>
       <c r="H25" s="3">
         <v>417</v>
       </c>
       <c r="I25" s="3">
         <v>82</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B23"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>