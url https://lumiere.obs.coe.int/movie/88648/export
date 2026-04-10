--- v0 (2025-11-19)
+++ v1 (2026-04-10)
@@ -14,77 +14,77 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="1" r:id="rId1"/>
     <sheet name="Admissions" sheetId="2" r:id="rId2"/>
     <sheet name="Titles" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="134" uniqueCount="112">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="135" uniqueCount="112">
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Birds of Prey: And the Fantabulous Emancipation of One Harley Quinn</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Cathy Yan</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt7713068/</t>
+    <t>https://www.imdb.com/title/tt7713068</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0005-98EE-0000-2-0000-0000-V</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/A8F0-D534-C63E-6237-4D1C-W</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/152348</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q57177410</t>
   </si>
@@ -325,75 +325,75 @@
   <si>
     <t>Ptice Grabljivice (i fantastična emancipacija Harli Kvin)</t>
   </si>
   <si>
     <t>Ptice roparice in fantastična osamosvojitev Harley Quinn</t>
   </si>
   <si>
     <t>Ragadozó madarak (és egy bizonyos Harley Quinn csodasztikus felszabadulása)</t>
   </si>
   <si>
     <t>Thim Nok Phu La Kap Harley Quinn Phu Roet Choet</t>
   </si>
   <si>
     <t>Tziporei Ha'Terref</t>
   </si>
   <si>
     <t>Vtáky noci a fantastický prerod jednej Harley Quinn</t>
   </si>
   <si>
     <t>Yırtıcı Kuşlar</t>
   </si>
   <si>
     <t>Yırtıcı Kuşlar (Ve Muhteşem Harley Quinn)</t>
   </si>
   <si>
+    <t>Птице грабљивице и фантастична еманципација Харли Квин</t>
+  </si>
+  <si>
+    <t>Хижі пташки та фантастична Харлі Квін</t>
+  </si>
+  <si>
+    <t>Хищни птици (И фантастичната еманципация на Харли Куин)</t>
+  </si>
+  <si>
+    <t>Хищные птицы</t>
+  </si>
+  <si>
+    <t>Хищные птицы: Потрясающая история Харли Квинн</t>
+  </si>
+  <si>
+    <t>ハーレイ・クインの華麗なる覚醒 Birds of Prey</t>
+  </si>
+  <si>
+    <t>猛禽小隊：小丑女大解放</t>
+  </si>
+  <si>
+    <t>猛禽暴隊：解瘋小丑女</t>
+  </si>
+  <si>
     <t>Αρπακτικά Πτηνά: Και η Φαντασμαγορική Χειραφέτηση της Χάρλεϊ Κουίν</t>
-  </si>
-[...22 lines deleted...]
-    <t>猛禽暴隊：解瘋小丑女</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -710,51 +710,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt7713068/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0005-98EE-0000-2-0000-0000-V" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/A8F0-D534-C63E-6237-4D1C-W" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/152348" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q57177410" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt7713068" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0005-98EE-0000-2-0000-0000-V" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/A8F0-D534-C63E-6237-4D1C-W" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/152348" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q57177410" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1719,91 +1719,94 @@
     <row r="28" spans="2:2">
       <c r="B28" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="29" spans="2:2">
       <c r="B29" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="30" spans="2:2">
       <c r="B30" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="31" spans="2:2">
       <c r="B31" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="32" spans="2:2">
       <c r="B32" t="s">
         <v>102</v>
       </c>
     </row>
-    <row r="33" spans="2:2">
+    <row r="33" spans="1:2">
       <c r="B33" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="34" spans="2:2">
+    <row r="34" spans="1:2">
       <c r="B34" t="s">
         <v>104</v>
       </c>
     </row>
-    <row r="35" spans="2:2">
+    <row r="35" spans="1:2">
       <c r="B35" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="36" spans="2:2">
+    <row r="36" spans="1:2">
       <c r="B36" t="s">
         <v>106</v>
       </c>
     </row>
-    <row r="37" spans="2:2">
+    <row r="37" spans="1:2">
       <c r="B37" t="s">
         <v>107</v>
       </c>
     </row>
-    <row r="38" spans="2:2">
+    <row r="38" spans="1:2">
       <c r="B38" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="39" spans="2:2">
+    <row r="39" spans="1:2">
       <c r="B39" t="s">
         <v>109</v>
       </c>
     </row>
-    <row r="40" spans="2:2">
+    <row r="40" spans="1:2">
       <c r="B40" t="s">
         <v>110</v>
       </c>
     </row>
-    <row r="41" spans="2:2">
+    <row r="41" spans="1:2">
+      <c r="A41" t="s">
+        <v>46</v>
+      </c>
       <c r="B41" t="s">
         <v>111</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>