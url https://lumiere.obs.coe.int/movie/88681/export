--- v0 (2025-12-21)
+++ v1 (2026-05-21)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Superintelligence</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Ben Falcone</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt7178640/</t>
+    <t>https://www.imdb.com/title/tt7178640</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/F5C6-F6B8-0606-925B-A369-D</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q55696425</t>
   </si>
   <si>
     <t>Market</t>
   </si>
   <si>
     <t>Distributor</t>
   </si>
   <si>
     <t>Release date</t>
   </si>
   <si>
     <t>Total since 2020</t>
   </si>
@@ -554,51 +554,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt7178640/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/F5C6-F6B8-0606-925B-A369-D" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q55696425" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt7178640" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/F5C6-F6B8-0606-925B-A369-D" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q55696425" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>