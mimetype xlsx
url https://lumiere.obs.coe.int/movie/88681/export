--- v1 (2026-05-21)
+++ v2 (2026-07-26)
@@ -133,72 +133,72 @@
   <si>
     <t>Intercomfilm</t>
   </si>
   <si>
     <t>IE</t>
   </si>
   <si>
     <t>IS</t>
   </si>
   <si>
     <t>Samfilm</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>NOS Lusomundo Audiovisuais</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>Szuperagy</t>
+  </si>
+  <si>
     <t>AT,AU,CA,DE,ES,FR,GB,IT,MX,NL,NZ,SE,US</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>Súper inteligencia</t>
   </si>
   <si>
     <t>Суперинтелект</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Superinteligência</t>
   </si>
   <si>
     <t>Superinteligencija</t>
-  </si>
-[...1 lines deleted...]
-    <t>Szuperagy</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>スーパーインテリジェンス</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Superasistentas</t>
   </si>
   <si>
     <t>Super-Inteligência</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Superinteligencia</t>
   </si>
   <si>
     <t>TR</t>
   </si>
@@ -930,91 +930,91 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="37.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="26.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
+        <v>30</v>
+      </c>
+      <c r="B2" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
         <v>40</v>
       </c>
       <c r="B3" t="s">
-        <v>41</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="B4" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
+        <v>23</v>
+      </c>
+      <c r="B5" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="B6" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>47</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>49</v>
       </c>
       <c r="B9" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>35</v>
       </c>