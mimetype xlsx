--- v0 (2025-11-20)
+++ v1 (2026-04-13)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Le sorelle Macaluso</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Emma Dante</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt12789110/</t>
+    <t>https://www.imdb.com/title/tt12789110</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0005-BB37-0000-O-0000-0000-2</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/6F02-9273-E7B9-C81A-74DB-F</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q97828006</t>
   </si>
   <si>
     <t>Market</t>
   </si>
   <si>
     <t>Distributor</t>
   </si>
@@ -160,60 +160,60 @@
   <si>
     <t>Las hermanas Macaluso</t>
   </si>
   <si>
     <t>BR,PT</t>
   </si>
   <si>
     <t>As Irmãs Macaluso</t>
   </si>
   <si>
     <t>Сестрите Макалузо</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Siostry Macaluso</t>
   </si>
   <si>
     <t>GB,SE,US</t>
   </si>
   <si>
     <t>The Macaluso Sisters</t>
   </si>
   <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Тайна сестёр Макалузо</t>
+  </si>
+  <si>
     <t>GR</t>
   </si>
   <si>
     <t>Οι αδελφές Μακαλούζο</t>
-  </si>
-[...4 lines deleted...]
-    <t>Тайна сестёр Макалузо</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -530,51 +530,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt12789110/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0005-BB37-0000-O-0000-0000-2" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/6F02-9273-E7B9-C81A-74DB-F" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q97828006" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt12789110" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0005-BB37-0000-O-0000-0000-2" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/6F02-9273-E7B9-C81A-74DB-F" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q97828006" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -676,55 +676,55 @@
       </c>
       <c r="F1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2">
         <v>44405</v>
       </c>
       <c r="D2" s="3">
-        <v>5586</v>
+        <v>4998</v>
       </c>
       <c r="E2" s="3"/>
       <c r="F2" s="3">
-        <v>5555</v>
+        <v>4967</v>
       </c>
       <c r="G2" s="3">
         <v>31</v>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="D3" s="3">
         <v>44</v>
       </c>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3">
         <v>44</v>
       </c>
       <c r="I3" s="3"/>
     </row>
@@ -836,80 +836,80 @@
         <v>35</v>
       </c>
       <c r="C9">
         <v>44531</v>
       </c>
       <c r="D9" s="3">
         <v>883</v>
       </c>
       <c r="E9" s="3"/>
       <c r="F9" s="3">
         <v>594</v>
       </c>
       <c r="G9" s="3">
         <v>261</v>
       </c>
       <c r="H9" s="3"/>
       <c r="I9" s="3">
         <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="D10" s="3">
-        <v>102522</v>
+        <v>101934</v>
       </c>
       <c r="E10" s="3">
         <v>69500</v>
       </c>
       <c r="F10" s="3">
-        <v>31703</v>
+        <v>31115</v>
       </c>
       <c r="G10" s="3">
         <v>1197</v>
       </c>
       <c r="H10" s="3">
         <v>51</v>
       </c>
       <c r="I10" s="3">
         <v>71</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>37</v>
       </c>
       <c r="D11" s="3">
-        <v>102651</v>
+        <v>102063</v>
       </c>
       <c r="E11" s="3">
         <v>69500</v>
       </c>
       <c r="F11" s="3">
-        <v>31788</v>
+        <v>31200</v>
       </c>
       <c r="G11" s="3">
         <v>1197</v>
       </c>
       <c r="H11" s="3">
         <v>95</v>
       </c>
       <c r="I11" s="3">
         <v>71</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>