--- v1 (2026-04-13)
+++ v2 (2026-06-14)
@@ -133,87 +133,87 @@
   <si>
     <t>MK</t>
   </si>
   <si>
     <t>MCF</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>NOS Lusomundo Audiovisuais</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>DE,IT,LU</t>
   </si>
   <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Οι αδελφές Μακαλούζο</t>
+  </si>
+  <si>
     <t>AR,ES,MX</t>
   </si>
   <si>
     <t>Las hermanas Macaluso</t>
   </si>
   <si>
     <t>BR,PT</t>
   </si>
   <si>
     <t>As Irmãs Macaluso</t>
   </si>
   <si>
     <t>Сестрите Макалузо</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Siostry Macaluso</t>
   </si>
   <si>
     <t>GB,SE,US</t>
   </si>
   <si>
     <t>The Macaluso Sisters</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Тайна сестёр Макалузо</t>
-  </si>
-[...4 lines deleted...]
-    <t>Οι αδελφές Μακαλούζο</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -928,59 +928,59 @@
       <c r="A2" t="s">
         <v>38</v>
       </c>
       <c r="B2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
         <v>39</v>
       </c>
       <c r="B3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>41</v>
       </c>
       <c r="B4" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="B5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="B6" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>48</v>
       </c>
       <c r="B8" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>50</v>
       </c>