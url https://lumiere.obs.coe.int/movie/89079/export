--- v0 (2025-11-26)
+++ v1 (2026-05-02)
@@ -14,77 +14,77 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="1" r:id="rId1"/>
     <sheet name="Admissions" sheetId="2" r:id="rId2"/>
     <sheet name="Titles" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="86">
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Sound of Metal</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Darius Marder</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt5363618/</t>
+    <t>https://www.imdb.com/title/tt5363618</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/5550-38D1-99E1-91D1-B3CC-Z</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/154260</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q65158549</t>
   </si>
   <si>
     <t>Market</t>
   </si>
   <si>
     <t>Distributor</t>
   </si>
@@ -172,147 +172,150 @@
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>M2 Films (PL)</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>AU,CA,DE,DK,ES,FR,GB,HK,IE,IT,NL,NO,PL,SE,SG,US</t>
   </si>
   <si>
     <t>Dźwięk metalu</t>
   </si>
   <si>
     <t>Som do Metal</t>
   </si>
   <si>
     <t>صوت الميتال</t>
   </si>
   <si>
+    <t>IN</t>
+  </si>
+  <si>
     <t>சவுண்ட் ஆஃப் மெட்டல்</t>
   </si>
   <si>
     <t>సౌండ్ ఆఫ్ మెటల్</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>金属之声</t>
   </si>
   <si>
     <t>AR,MX</t>
   </si>
   <si>
     <t>El sonido del metal</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>O Som do Silêncio</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Le Son du Silence</t>
   </si>
   <si>
     <t>Metallin soundi</t>
   </si>
   <si>
     <t>HR,RS</t>
   </si>
   <si>
     <t>Zvuk metala</t>
   </si>
   <si>
     <t>A fém hangja</t>
   </si>
   <si>
     <t>A metál csendje</t>
   </si>
   <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>サウンド・オブ・メタル 〜聞こえるということ〜</t>
+  </si>
+  <si>
+    <t>LT</t>
+  </si>
+  <si>
+    <t>Metalo garsas</t>
+  </si>
+  <si>
+    <t>PT</t>
+  </si>
+  <si>
+    <t>O som do metal</t>
+  </si>
+  <si>
+    <t>SK</t>
+  </si>
+  <si>
+    <t>Zvuk kovu</t>
+  </si>
+  <si>
+    <t>TR</t>
+  </si>
+  <si>
+    <t>Metalin sesi</t>
+  </si>
+  <si>
+    <t>UA</t>
+  </si>
+  <si>
+    <t>Звук металу</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Звук металла</t>
+  </si>
+  <si>
+    <t>KR</t>
+  </si>
+  <si>
+    <t>사운드 오브 메탈</t>
+  </si>
+  <si>
     <t>GR</t>
   </si>
   <si>
     <t>Ήχος από μέταλλο</t>
-  </si>
-[...46 lines deleted...]
-    <t>Звук металла</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -629,51 +632,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt5363618/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/5550-38D1-99E1-91D1-B3CC-Z" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/154260" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q65158549" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt5363618" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/5550-38D1-99E1-91D1-B3CC-Z" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/154260" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q65158549" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1134,193 +1137,199 @@
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>48</v>
       </c>
       <c r="B2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="B3" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="B4" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="B5" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="6" spans="1:2">
+      <c r="A6" t="s">
+        <v>52</v>
+      </c>
       <c r="B6" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" t="s">
         <v>52</v>
       </c>
-    </row>
-    <row r="7" spans="1:2">
       <c r="B7" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B8" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B9" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B10" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B11" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>30</v>
       </c>
       <c r="B12" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
         <v>36</v>
       </c>
       <c r="B14" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>36</v>
       </c>
       <c r="B15" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B16" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B17" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B18" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B19" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B20" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B21" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B22" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B23" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B24" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>