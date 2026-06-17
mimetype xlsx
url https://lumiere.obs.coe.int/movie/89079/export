--- v1 (2026-05-02)
+++ v2 (2026-06-17)
@@ -160,104 +160,110 @@
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Universal</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Selmer Media</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>M2 Films (PL)</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>HR,RS</t>
+  </si>
+  <si>
+    <t>Zvuk metala</t>
+  </si>
+  <si>
     <t>AU,CA,DE,DK,ES,FR,GB,HK,IE,IT,NL,NO,PL,SE,SG,US</t>
   </si>
   <si>
     <t>Dźwięk metalu</t>
   </si>
   <si>
     <t>Som do Metal</t>
   </si>
   <si>
     <t>صوت الميتال</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>சவுண்ட் ஆஃப் மெட்டல்</t>
   </si>
   <si>
     <t>సౌండ్ ఆఫ్ మెటల్</t>
   </si>
   <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Ήχος από μέταλλο</t>
+  </si>
+  <si>
     <t>CN</t>
   </si>
   <si>
     <t>金属之声</t>
   </si>
   <si>
     <t>AR,MX</t>
   </si>
   <si>
     <t>El sonido del metal</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>O Som do Silêncio</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Le Son du Silence</t>
   </si>
   <si>
     <t>Metallin soundi</t>
   </si>
   <si>
-    <t>HR,RS</t>
-[...4 lines deleted...]
-  <si>
     <t>A fém hangja</t>
   </si>
   <si>
     <t>A metál csendje</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>サウンド・オブ・メタル 〜聞こえるということ〜</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Metalo garsas</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>O som do metal</t>
   </si>
   <si>
     <t>SK</t>
@@ -266,56 +272,50 @@
     <t>Zvuk kovu</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Metalin sesi</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Звук металу</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Звук металла</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>사운드 오브 메탈</t>
-  </si>
-[...4 lines deleted...]
-    <t>Ήχος από μέταλλο</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1118,151 +1118,151 @@
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B24"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="45.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="26.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>48</v>
       </c>
       <c r="B2" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" t="s">
+        <v>50</v>
+      </c>
+      <c r="B3" t="s">
         <v>1</v>
-      </c>
-[...3 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="B4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="B5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="6" spans="1:2">
-      <c r="A6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B6" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B7" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B8" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>57</v>
       </c>
       <c r="B9" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>59</v>
       </c>
       <c r="B10" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>61</v>
       </c>
       <c r="B11" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
       <c r="B12" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B13" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="B14" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>36</v>
       </c>
       <c r="B15" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>68</v>
+        <v>36</v>
       </c>
       <c r="B16" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>70</v>
       </c>
       <c r="B17" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
         <v>72</v>
       </c>
       <c r="B18" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
         <v>74</v>
       </c>