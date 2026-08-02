--- v2 (2026-06-17)
+++ v3 (2026-08-02)
@@ -160,108 +160,108 @@
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Universal</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Selmer Media</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>M2 Films (PL)</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>AU,CA,DE,DK,ES,FR,GB,HK,IE,IT,NL,NO,PL,SE,SG,US</t>
+  </si>
+  <si>
+    <t>Dźwięk metalu</t>
+  </si>
+  <si>
+    <t>Som do Metal</t>
+  </si>
+  <si>
+    <t>صوت الميتال</t>
+  </si>
+  <si>
+    <t>IN</t>
+  </si>
+  <si>
+    <t>சவுண்ட் ஆஃப் மெட்டல்</t>
+  </si>
+  <si>
+    <t>సౌండ్ ఆఫ్ మెటల్</t>
+  </si>
+  <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Ήχος από μέταλλο</t>
+  </si>
+  <si>
+    <t>CN</t>
+  </si>
+  <si>
+    <t>金属之声</t>
+  </si>
+  <si>
+    <t>AR,MX</t>
+  </si>
+  <si>
+    <t>El sonido del metal</t>
+  </si>
+  <si>
+    <t>BR</t>
+  </si>
+  <si>
+    <t>O Som do Silêncio</t>
+  </si>
+  <si>
+    <t>CA</t>
+  </si>
+  <si>
+    <t>Le Son du Silence</t>
+  </si>
+  <si>
+    <t>Metallin soundi</t>
+  </si>
+  <si>
     <t>HR,RS</t>
   </si>
   <si>
     <t>Zvuk metala</t>
-  </si>
-[...52 lines deleted...]
-    <t>Metallin soundi</t>
   </si>
   <si>
     <t>A fém hangja</t>
   </si>
   <si>
     <t>A metál csendje</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>サウンド・オブ・メタル 〜聞こえるということ〜</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Metalo garsas</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>O som do metal</t>
   </si>
@@ -1118,135 +1118,135 @@
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B24"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="45.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="26.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>48</v>
       </c>
       <c r="B2" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="B3" t="s">
         <v>49</v>
-      </c>
-[...6 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="B4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="B5" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" t="s">
         <v>52</v>
       </c>
-    </row>
-    <row r="6" spans="1:2">
       <c r="B6" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
+        <v>52</v>
+      </c>
+      <c r="B7" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B8" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>57</v>
       </c>
       <c r="B9" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>59</v>
       </c>
       <c r="B10" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>61</v>
       </c>
       <c r="B11" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>63</v>
       </c>
       <c r="B12" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="B14" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>36</v>
       </c>
       <c r="B15" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>36</v>
       </c>
       <c r="B16" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>70</v>
       </c>