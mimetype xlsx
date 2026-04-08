--- v0 (2025-11-21)
+++ v1 (2026-04-08)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>The Nest</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Sean Durkin</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>GB, CA, US, IE</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt8338762/</t>
+    <t>https://www.imdb.com/title/tt8338762</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0005-A1F0-0000-H-0000-0000-N</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/3279-815E-F842-2D02-296F-C</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q60737520</t>
   </si>
   <si>
     <t>Market</t>
   </si>
   <si>
     <t>Distributor</t>
   </si>
@@ -190,50 +190,53 @@
   <si>
     <t>M2 Films (PL)</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>NOS Lusomundo Audiovisuais</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Bad Unicorn</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>Η φωλιά</t>
+  </si>
+  <si>
     <t>AR</t>
   </si>
   <si>
     <t>El refugio</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>O Refúgio</t>
   </si>
   <si>
     <t>Klícka</t>
   </si>
   <si>
     <t>Alles zu haben ist nie genug</t>
   </si>
   <si>
     <t>DK,FI,NO,SE</t>
   </si>
   <si>
     <t>Life of Deception</t>
   </si>
   <si>
     <t>A fészek</t>
@@ -266,53 +269,50 @@
     <t>AU,CA,DE,ES,FR,GB,IE,KR,MX,NL,NZ,SG,US</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Власт и пари</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Le nid</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>不都合な理想の夫婦</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Yuva</t>
-  </si>
-[...1 lines deleted...]
-    <t>Η φωλιά</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Гнездо</t>
   </si>
   <si>
     <t>The Nest - Alles zu Haben ist nie Genug</t>
   </si>
   <si>
     <t>The Nest - Alles zu haben ist nie genug</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>The Nest - L'inganno</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
@@ -647,51 +647,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt8338762/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0005-A1F0-0000-H-0000-0000-N" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/3279-815E-F842-2D02-296F-C" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q60737520" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt8338762" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0005-A1F0-0000-H-0000-0000-N" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/3279-815E-F842-2D02-296F-C" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q60737520" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1226,187 +1226,187 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B23"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="37.7109375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B2" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B3" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>27</v>
+        <v>61</v>
       </c>
       <c r="B4" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B5" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B6" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>37</v>
+        <v>65</v>
       </c>
       <c r="B7" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="B8" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
+        <v>72</v>
+      </c>
+      <c r="B13" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
+        <v>74</v>
+      </c>
+      <c r="B14" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>76</v>
       </c>
       <c r="B15" t="s">
-        <v>77</v>
+        <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
+        <v>77</v>
+      </c>
+      <c r="B16" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
+        <v>79</v>
+      </c>
+      <c r="B17" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
+        <v>81</v>
+      </c>
+      <c r="B18" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>35</v>
+        <v>83</v>
       </c>
       <c r="B19" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
         <v>85</v>
       </c>
       <c r="B20" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
         <v>23</v>
       </c>
       <c r="B21" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
         <v>29</v>
       </c>