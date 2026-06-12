--- v1 (2026-04-08)
+++ v2 (2026-06-12)
@@ -190,105 +190,105 @@
   <si>
     <t>M2 Films (PL)</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>NOS Lusomundo Audiovisuais</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Bad Unicorn</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>AR</t>
+  </si>
+  <si>
+    <t>El refugio</t>
+  </si>
+  <si>
+    <t>BR</t>
+  </si>
+  <si>
+    <t>O Refúgio</t>
+  </si>
+  <si>
+    <t>Klícka</t>
+  </si>
+  <si>
+    <t>Alles zu haben ist nie genug</t>
+  </si>
+  <si>
+    <t>DK,FI,NO,SE</t>
+  </si>
+  <si>
+    <t>Life of Deception</t>
+  </si>
+  <si>
+    <t>A fészek</t>
+  </si>
+  <si>
+    <t>Lizdas</t>
+  </si>
+  <si>
+    <t>Gniazdo</t>
+  </si>
+  <si>
+    <t>O Ninho</t>
+  </si>
+  <si>
+    <t>Cuibul</t>
+  </si>
+  <si>
+    <t>SI</t>
+  </si>
+  <si>
+    <t>Gnezdo</t>
+  </si>
+  <si>
+    <t>UA</t>
+  </si>
+  <si>
+    <t>Гніздо</t>
+  </si>
+  <si>
+    <t>AU,CA,DE,ES,FR,GB,IE,KR,MX,NL,NZ,SG,US</t>
+  </si>
+  <si>
     <t>Η φωλιά</t>
-  </si>
-[...52 lines deleted...]
-    <t>AU,CA,DE,ES,FR,GB,IE,KR,MX,NL,NZ,SG,US</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Власт и пари</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Le nid</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>不都合な理想の夫婦</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Yuva</t>
   </si>
@@ -1226,158 +1226,158 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B23"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="37.7109375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="B2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B3" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>61</v>
+        <v>27</v>
       </c>
       <c r="B4" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B5" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>29</v>
+        <v>64</v>
       </c>
       <c r="B6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>65</v>
+        <v>37</v>
       </c>
       <c r="B7" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="B8" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="B9" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B10" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B11" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>53</v>
+        <v>71</v>
       </c>
       <c r="B12" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B13" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B14" t="s">
-        <v>75</v>
+        <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
+        <v>35</v>
+      </c>
+      <c r="B15" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>77</v>
       </c>
       <c r="B16" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>79</v>
       </c>
       <c r="B17" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
         <v>81</v>
       </c>
       <c r="B18" t="s">
         <v>82</v>
       </c>