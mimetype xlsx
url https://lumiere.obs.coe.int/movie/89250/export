--- v1 (2025-12-14)
+++ v2 (2026-05-15)
@@ -14,77 +14,77 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="1" r:id="rId1"/>
     <sheet name="Admissions" sheetId="2" r:id="rId2"/>
     <sheet name="Titles" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152" uniqueCount="124">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="150" uniqueCount="123">
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Ooops! The Adventure Continues</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Toby Genkel, Seán McCormack</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>DE, IE, LU</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt12615474/</t>
+    <t>https://www.imdb.com/title/tt12615474</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0005-BB35-0000-E-0000-0000-W</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/9EB5-5823-2DB4-42F4-DDAB-E</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/154237</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q99592986</t>
   </si>
@@ -238,198 +238,195 @@
   <si>
     <t>In The Air</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Selmer Media</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Kino Swiat</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Pris Audiovisuais</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
+    <t>SI</t>
+  </si>
+  <si>
+    <t>TR</t>
+  </si>
+  <si>
+    <t>CJ ENM MEDYA FİLM YAPIM VE DAĞITIM A.Ş.</t>
+  </si>
+  <si>
+    <t>Total EU28</t>
+  </si>
+  <si>
+    <t>Total OBS</t>
+  </si>
+  <si>
+    <t>IE,NZ</t>
+  </si>
+  <si>
+    <t>Two by Two: Overboard!</t>
+  </si>
+  <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>ワールドエンド！ フィニーとノアの箱舟 2つ</t>
+  </si>
+  <si>
+    <t>Ooops 2! Finny wou bass de?</t>
+  </si>
+  <si>
+    <t>SG</t>
+  </si>
+  <si>
+    <t>Ooops! Sevimli Tayfa</t>
+  </si>
+  <si>
+    <t>CN</t>
+  </si>
+  <si>
+    <t>诺亚方舟漂流记2</t>
+  </si>
+  <si>
+    <t>Upsss! 2 - A Aventura Continua</t>
+  </si>
+  <si>
     <t>SE</t>
   </si>
   <si>
-    <t>Lucky Dogs AB</t>
-[...14 lines deleted...]
-    <t>Total OBS</t>
+    <t>Hurra! Land i sikte</t>
+  </si>
+  <si>
+    <t>Oeps§</t>
+  </si>
+  <si>
+    <t>Ooops 2</t>
+  </si>
+  <si>
+    <t>AT,DE</t>
+  </si>
+  <si>
+    <t>Ooops! 2 - Land in Sicht</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Epa! Cadê o Noé? 2</t>
   </si>
   <si>
-    <t>IE,NZ</t>
-[...43 lines deleted...]
-  <si>
     <t>CO</t>
   </si>
   <si>
     <t>Uuups! Tierra a la vista</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Uuups! Dobrodružství pokračuje...</t>
   </si>
   <si>
     <t>Uuups! Dyr over bord...</t>
   </si>
   <si>
     <t>¡Ups! ¿Ahora dónde está Noé?</t>
   </si>
   <si>
     <t>¡Upsss 2! ¿Y ahora dónde está Noé?</t>
   </si>
   <si>
     <t>¡Upsss! 2 ¿Y ahora dónde está Noé?</t>
   </si>
   <si>
     <t>¡Upsss! ¿Y ahora dónde está Noé?</t>
   </si>
   <si>
     <t>Kadonneen arkin metsästäjät: Yli laidan!</t>
   </si>
   <si>
+    <t>Irány a bárka! 2</t>
+  </si>
+  <si>
+    <t>Úbbs! Ævintýrið heldur áfram</t>
+  </si>
+  <si>
+    <t>IT</t>
+  </si>
+  <si>
+    <t>Ooops! L'avventura continua</t>
+  </si>
+  <si>
+    <t>Ups! Nuotykiai tęsiasi</t>
+  </si>
+  <si>
+    <t>MX</t>
+  </si>
+  <si>
+    <t>UUUPS 2: La Aventura Continúa</t>
+  </si>
+  <si>
+    <t>Ουπς! 2 Ο Νώε ξαναέφυγε...</t>
+  </si>
+  <si>
+    <t>HK</t>
+  </si>
+  <si>
+    <t>反轉方舟動物團</t>
+  </si>
+  <si>
+    <t>Finny &amp; Leah - Den hemmelige øya</t>
+  </si>
+  <si>
+    <t>Ups2! Bunt na Arce</t>
+  </si>
+  <si>
+    <t>Oeps! Kids overboord</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Упс... Припрыли</t>
+  </si>
+  <si>
     <t>Oups! J'ai encore raté l'arche...</t>
-  </si>
-[...43 lines deleted...]
-    <t>Упс... Припрыли</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -746,51 +743,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt12615474/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0005-BB35-0000-E-0000-0000-W" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/9EB5-5823-2DB4-42F4-DDAB-E" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/154237" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q99592986" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt12615474" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0005-BB35-0000-E-0000-0000-W" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/9EB5-5823-2DB4-42F4-DDAB-E" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/154237" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q99592986" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -847,51 +844,51 @@
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B5" r:id="rId1"/>
     <hyperlink ref="B6" r:id="rId2"/>
     <hyperlink ref="B7" r:id="rId3"/>
     <hyperlink ref="B8" r:id="rId4"/>
     <hyperlink ref="B9" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H34"/>
+  <dimension ref="A1:H33"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="40.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="6" width="7" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="8" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -1376,59 +1373,59 @@
       </c>
       <c r="B24" t="s">
         <v>26</v>
       </c>
       <c r="D24" s="3">
         <v>534</v>
       </c>
       <c r="E24" s="3"/>
       <c r="F24" s="3"/>
       <c r="G24" s="3"/>
       <c r="H24" s="3">
         <v>534</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>65</v>
       </c>
       <c r="B25" t="s">
         <v>66</v>
       </c>
       <c r="C25">
         <v>44909</v>
       </c>
       <c r="D25" s="3">
-        <v>50560</v>
+        <v>51115</v>
       </c>
       <c r="E25" s="3"/>
       <c r="F25" s="3"/>
       <c r="G25" s="3">
         <v>8020</v>
       </c>
       <c r="H25" s="3">
-        <v>42540</v>
+        <v>43095</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>67</v>
       </c>
       <c r="B26" t="s">
         <v>68</v>
       </c>
       <c r="C26">
         <v>44281</v>
       </c>
       <c r="D26" s="3">
         <v>25335</v>
       </c>
       <c r="E26" s="3"/>
       <c r="F26" s="3">
         <v>25283</v>
       </c>
       <c r="G26" s="3">
         <v>52</v>
       </c>
       <c r="H26" s="3"/>
     </row>
     <row r="27" spans="1:8">
@@ -1474,418 +1471,398 @@
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>73</v>
       </c>
       <c r="B29" t="s">
         <v>26</v>
       </c>
       <c r="C29">
         <v>45113</v>
       </c>
       <c r="D29" s="3">
         <v>13077</v>
       </c>
       <c r="E29" s="3"/>
       <c r="F29" s="3"/>
       <c r="G29" s="3"/>
       <c r="H29" s="3">
         <v>13077</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>74</v>
       </c>
       <c r="B30" t="s">
-        <v>75</v>
+        <v>26</v>
       </c>
       <c r="C30">
-        <v>44386</v>
+        <v>45036</v>
       </c>
       <c r="D30" s="3">
-        <v>19782</v>
+        <v>7670</v>
       </c>
       <c r="E30" s="3"/>
-      <c r="F30" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="F30" s="3"/>
       <c r="G30" s="3"/>
-      <c r="H30" s="3"/>
+      <c r="H30" s="3">
+        <v>7670</v>
+      </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
+        <v>75</v>
+      </c>
+      <c r="B31" t="s">
         <v>76</v>
       </c>
-      <c r="B31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C31">
-        <v>45036</v>
+        <v>44792</v>
       </c>
       <c r="D31" s="3">
-        <v>7670</v>
+        <v>31211</v>
       </c>
       <c r="E31" s="3"/>
       <c r="F31" s="3"/>
-      <c r="G31" s="3"/>
-[...2 lines deleted...]
-      </c>
+      <c r="G31" s="3">
+        <v>31211</v>
+      </c>
+      <c r="H31" s="3"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>77</v>
       </c>
-      <c r="B32" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D32" s="3">
-        <v>31211</v>
-[...2 lines deleted...]
-      <c r="F32" s="3"/>
+        <v>3240705</v>
+      </c>
+      <c r="E32" s="3">
+        <v>418300</v>
+      </c>
+      <c r="F32" s="3">
+        <v>388105</v>
+      </c>
       <c r="G32" s="3">
-        <v>31211</v>
-[...1 lines deleted...]
-      <c r="H32" s="3"/>
+        <v>2288813</v>
+      </c>
+      <c r="H32" s="3">
+        <v>145487</v>
+      </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D33" s="3">
-        <v>3259932</v>
+        <v>3320091</v>
       </c>
       <c r="E33" s="3">
-        <v>418300</v>
+        <v>429815</v>
       </c>
       <c r="F33" s="3">
-        <v>407887</v>
+        <v>415107</v>
       </c>
       <c r="G33" s="3">
-        <v>2288813</v>
+        <v>2320117</v>
       </c>
       <c r="H33" s="3">
-        <v>144932</v>
-[...19 lines deleted...]
-        <v>154497</v>
+        <v>155052</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B33"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B2" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="B3" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>85</v>
+        <v>62</v>
       </c>
       <c r="B4" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>62</v>
+        <v>84</v>
       </c>
       <c r="B5" t="s">
-        <v>87</v>
+        <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>88</v>
+        <v>75</v>
       </c>
       <c r="B6" t="s">
-        <v>1</v>
+        <v>85</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>77</v>
+        <v>86</v>
       </c>
       <c r="B7" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>90</v>
+        <v>71</v>
       </c>
       <c r="B8" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>71</v>
+        <v>89</v>
       </c>
       <c r="B9" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>74</v>
+        <v>30</v>
       </c>
       <c r="B10" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="B11" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" t="s">
         <v>93</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B11" t="s">
+      <c r="B12" t="s">
         <v>94</v>
-      </c>
-[...3 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
+        <v>95</v>
+      </c>
+      <c r="B13" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
+        <v>97</v>
+      </c>
+      <c r="B14" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
+        <v>99</v>
+      </c>
+      <c r="B15" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>40</v>
       </c>
       <c r="B16" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>44</v>
       </c>
       <c r="B17" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
         <v>44</v>
       </c>
       <c r="B18" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
         <v>44</v>
       </c>
       <c r="B19" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
         <v>44</v>
       </c>
       <c r="B20" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="B22" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B23" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>58</v>
+        <v>109</v>
       </c>
       <c r="B24" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
+        <v>60</v>
+      </c>
+      <c r="B25" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>60</v>
+        <v>112</v>
       </c>
       <c r="B26" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B27" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>52</v>
+        <v>115</v>
       </c>
       <c r="B28" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
+        <v>67</v>
+      </c>
+      <c r="B29" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B30" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="31" spans="1:2">
+      <c r="B31" t="s">
         <v>119</v>
       </c>
     </row>
-    <row r="31" spans="1:2">
-[...3 lines deleted...]
-      <c r="B31" t="s">
+    <row r="32" spans="1:2">
+      <c r="A32" t="s">
         <v>120</v>
       </c>
-    </row>
-    <row r="32" spans="1:2">
       <c r="B32" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
+        <v>48</v>
+      </c>
+      <c r="B33" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>