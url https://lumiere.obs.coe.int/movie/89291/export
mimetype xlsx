--- v0 (2025-12-10)
+++ v1 (2026-04-11)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Pelikanblut</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Katrin Gebbe</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>DE, BG</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt8074340/</t>
+    <t>https://www.imdb.com/title/tt8074340</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/5F7A-E6D5-9924-BD6A-315B-U</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q66809721</t>
   </si>
   <si>
     <t>Market</t>
   </si>
   <si>
     <t>Distributor</t>
   </si>
   <si>
     <t>Release date</t>
   </si>
   <si>
     <t>Total since 2020</t>
   </si>
@@ -109,117 +109,117 @@
   <si>
     <t>Miramar (BG)</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>DCM Film Distribution</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Independent</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>AU,ES,GB,SE,US</t>
+  </si>
+  <si>
+    <t>Pelican Blood</t>
+  </si>
+  <si>
+    <t>HU</t>
+  </si>
+  <si>
+    <t>Pelikánvér</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Krew pelikana</t>
+  </si>
+  <si>
+    <t>BR,PT</t>
+  </si>
+  <si>
+    <t>Sangue de Pelicano</t>
+  </si>
+  <si>
+    <t>RO</t>
+  </si>
+  <si>
+    <t>Sânge de Pelican</t>
+  </si>
+  <si>
+    <t>UA</t>
+  </si>
+  <si>
+    <t>Кров пелікана</t>
+  </si>
+  <si>
+    <t>CA,DE</t>
+  </si>
+  <si>
+    <t>Кръвта на пеликана</t>
+  </si>
+  <si>
+    <t>CZ</t>
+  </si>
+  <si>
+    <t>Krev Pelikána: Z Lásky k Dceři</t>
+  </si>
+  <si>
+    <t>Pelikanblut - Aus Liebe zu meiner Tochter</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Кровь пеликана</t>
+  </si>
+  <si>
     <t>FR</t>
   </si>
   <si>
     <t>Le Sang du pélican</t>
   </si>
   <si>
-    <t>AU,ES,GB,SE,US</t>
-[...49 lines deleted...]
-  <si>
     <t>GR</t>
   </si>
   <si>
     <t>Το αίμα του πελεκάνου</t>
-  </si>
-[...4 lines deleted...]
-    <t>Кровь пеликана</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -536,51 +536,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt8074340/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/5F7A-E6D5-9924-BD6A-315B-U" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q66809721" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt8074340" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/5F7A-E6D5-9924-BD6A-315B-U" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q66809721" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -860,80 +860,80 @@
       <c r="B5" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>39</v>
       </c>
       <c r="B6" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>41</v>
       </c>
       <c r="B7" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>43</v>
       </c>
       <c r="B8" t="s">
-        <v>44</v>
+        <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="B9" t="s">
-        <v>1</v>
+        <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="B10" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
+        <v>24</v>
+      </c>
+      <c r="B11" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>24</v>
+        <v>48</v>
       </c>
       <c r="B12" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
         <v>50</v>
       </c>
       <c r="B13" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
         <v>52</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>