--- v1 (2026-04-11)
+++ v2 (2026-06-04)
@@ -148,78 +148,78 @@
   <si>
     <t>Krew pelikana</t>
   </si>
   <si>
     <t>BR,PT</t>
   </si>
   <si>
     <t>Sangue de Pelicano</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Sânge de Pelican</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Кров пелікана</t>
   </si>
   <si>
     <t>CA,DE</t>
   </si>
   <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Το αίμα του πελεκάνου</t>
+  </si>
+  <si>
     <t>Кръвта на пеликана</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Krev Pelikána: Z Lásky k Dceři</t>
   </si>
   <si>
     <t>Pelikanblut - Aus Liebe zu meiner Tochter</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Кровь пеликана</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>Le Sang du pélican</t>
-  </si>
-[...4 lines deleted...]
-    <t>Το αίμα του πελεκάνου</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -865,75 +865,75 @@
       <c r="A6" t="s">
         <v>39</v>
       </c>
       <c r="B6" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>41</v>
       </c>
       <c r="B7" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>43</v>
       </c>
       <c r="B8" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="B9" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="B10" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>24</v>
+        <v>47</v>
       </c>
       <c r="B11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>48</v>
+        <v>24</v>
       </c>
       <c r="B12" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
         <v>50</v>
       </c>
       <c r="B13" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
         <v>52</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>