--- v0 (2026-01-22)
+++ v1 (2026-04-16)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Aline</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Valérie Lemercier</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FR, CA</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt9735462/</t>
+    <t>https://www.imdb.com/title/tt9735462</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0005-490F-0000-Z-0000-0000-6</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/FF34-7B7F-D92F-4961-FC2F-Z</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/150571</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q100324181</t>
   </si>
@@ -671,51 +671,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt9735462/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0005-490F-0000-Z-0000-0000-6" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/FF34-7B7F-D92F-4961-FC2F-Z" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/150571" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q100324181" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt9735462" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0005-490F-0000-Z-0000-0000-6" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/FF34-7B7F-D92F-4961-FC2F-Z" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/150571" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q100324181" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -872,58 +872,58 @@
       <c r="C3">
         <v>44532</v>
       </c>
       <c r="D3" s="3">
         <v>23</v>
       </c>
       <c r="E3" s="3"/>
       <c r="F3" s="3">
         <v>23</v>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>30</v>
       </c>
       <c r="B4" t="s">
         <v>31</v>
       </c>
       <c r="C4">
         <v>44510</v>
       </c>
       <c r="D4" s="3">
-        <v>40133</v>
+        <v>34781</v>
       </c>
       <c r="E4" s="3"/>
       <c r="F4" s="3">
-        <v>39024</v>
+        <v>34242</v>
       </c>
       <c r="G4" s="3">
-        <v>1038</v>
+        <v>468</v>
       </c>
       <c r="H4" s="3">
         <v>71</v>
       </c>
       <c r="I4" s="3"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5" t="s">
         <v>33</v>
       </c>
       <c r="C5">
         <v>44510</v>
       </c>
       <c r="D5" s="3">
         <v>26924</v>
       </c>
       <c r="E5" s="3">
         <v>349</v>
       </c>
       <c r="F5" s="3">
         <v>23061</v>
       </c>
@@ -1288,83 +1288,83 @@
         <v>63</v>
       </c>
       <c r="C21">
         <v>44518</v>
       </c>
       <c r="D21" s="3">
         <v>1216</v>
       </c>
       <c r="E21" s="3"/>
       <c r="F21" s="3">
         <v>669</v>
       </c>
       <c r="G21" s="3">
         <v>539</v>
       </c>
       <c r="H21" s="3">
         <v>8</v>
       </c>
       <c r="I21" s="3"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>64</v>
       </c>
       <c r="D22" s="3">
-        <v>1443170</v>
+        <v>1437818</v>
       </c>
       <c r="E22" s="3">
         <v>11324</v>
       </c>
       <c r="F22" s="3">
-        <v>1341329</v>
+        <v>1336547</v>
       </c>
       <c r="G22" s="3">
-        <v>89426</v>
+        <v>88856</v>
       </c>
       <c r="H22" s="3">
         <v>1075</v>
       </c>
       <c r="I22" s="3">
         <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>65</v>
       </c>
       <c r="D23" s="3">
-        <v>1470764</v>
+        <v>1465412</v>
       </c>
       <c r="E23" s="3">
         <v>11673</v>
       </c>
       <c r="F23" s="3">
-        <v>1364909</v>
+        <v>1360127</v>
       </c>
       <c r="G23" s="3">
-        <v>93071</v>
+        <v>92501</v>
       </c>
       <c r="H23" s="3">
         <v>1095</v>
       </c>
       <c r="I23" s="3">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B23"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="26" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>