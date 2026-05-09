--- v0 (2025-12-15)
+++ v1 (2026-05-09)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Knutsen &amp; Ludvigsen 2 - Det store dyret</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Gunhild Enger, Rune Spaans</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt11306746/</t>
+    <t>https://www.imdb.com/title/tt11306746</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/659B-1D20-9BC5-02D4-CDA2-C</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q107343549</t>
   </si>
   <si>
     <t>Market</t>
   </si>
   <si>
     <t>Distributor</t>
   </si>
   <si>
     <t>Release date</t>
   </si>
   <si>
     <t>Total since 2020</t>
   </si>
@@ -536,51 +536,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt11306746/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/659B-1D20-9BC5-02D4-CDA2-C" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q107343549" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt11306746" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/659B-1D20-9BC5-02D4-CDA2-C" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q107343549" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -674,56 +674,56 @@
       </c>
       <c r="F1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>22</v>
       </c>
       <c r="B2" t="s">
         <v>23</v>
       </c>
       <c r="C2">
         <v>44860</v>
       </c>
       <c r="D2" s="3">
-        <v>2464</v>
+        <v>2252</v>
       </c>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3">
-        <v>2464</v>
+        <v>2252</v>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>24</v>
       </c>
       <c r="B3" t="s">
         <v>25</v>
       </c>
       <c r="C3">
         <v>45492</v>
       </c>
       <c r="D3" s="3">
         <v>2599</v>
       </c>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3">
         <v>2599</v>
       </c>
     </row>
@@ -869,83 +869,83 @@
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="B10" t="s">
         <v>37</v>
       </c>
       <c r="C10">
         <v>44988</v>
       </c>
       <c r="D10" s="3">
         <v>15467</v>
       </c>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3">
         <v>15467</v>
       </c>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>38</v>
       </c>
       <c r="D11" s="3">
-        <v>36911</v>
+        <v>36699</v>
       </c>
       <c r="E11" s="3">
         <v>0</v>
       </c>
       <c r="F11" s="3">
         <v>13769</v>
       </c>
       <c r="G11" s="3">
-        <v>15306</v>
+        <v>15094</v>
       </c>
       <c r="H11" s="3">
         <v>5237</v>
       </c>
       <c r="I11" s="3">
         <v>2599</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>39</v>
       </c>
       <c r="D12" s="3">
-        <v>287920</v>
+        <v>287708</v>
       </c>
       <c r="E12" s="3">
         <v>214419</v>
       </c>
       <c r="F12" s="3">
         <v>32341</v>
       </c>
       <c r="G12" s="3">
-        <v>17147</v>
+        <v>16935</v>
       </c>
       <c r="H12" s="3">
         <v>20793</v>
       </c>
       <c r="I12" s="3">
         <v>3220</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B12"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="42.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>