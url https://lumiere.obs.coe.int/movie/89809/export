--- v0 (2025-11-18)
+++ v1 (2026-04-09)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Welcome to Chechnya</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>David France</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt11394200/</t>
+    <t>https://www.imdb.com/title/tt11394200</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/300C-2E81-6A9F-ABB0-0C5A-0</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q83795548</t>
   </si>
   <si>
     <t>Market</t>
   </si>
   <si>
     <t>Distributor</t>
   </si>
   <si>
     <t>Release date</t>
   </si>
   <si>
     <t>Total since 2020</t>
   </si>
@@ -124,108 +124,108 @@
   <si>
     <t>Bem-Vindo à Chechênia</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Achtung Lebensgefahr! - LGBT in Tschetschenien</t>
   </si>
   <si>
     <t>Achtung Lebensgefahr! LGBT in Tschetschenien</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Velkommen til Tjetjenien</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Benvinguts a Txetxènia</t>
   </si>
   <si>
+    <t>GB</t>
+  </si>
+  <si>
+    <t>Welcome to Chechnya: The Gay Purge</t>
+  </si>
+  <si>
+    <t>HU</t>
+  </si>
+  <si>
+    <t>Isten hozott Csecsenföldön</t>
+  </si>
+  <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>チェチェンへようこそ -ゲイの粛清-</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Witamy w Czeczenii</t>
+  </si>
+  <si>
+    <t>PT</t>
+  </si>
+  <si>
+    <t>Bem-Vindo à Chechénia</t>
+  </si>
+  <si>
+    <t>RO</t>
+  </si>
+  <si>
+    <t>Bine ați venit în Cecenia!</t>
+  </si>
+  <si>
+    <t>SE</t>
+  </si>
+  <si>
+    <t>Välkommen till Tjetjenien</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Добро пожаловать в Чечню</t>
+  </si>
+  <si>
+    <t>UA</t>
+  </si>
+  <si>
+    <t>Ласкаво просимо до Чечні</t>
+  </si>
+  <si>
     <t>FR</t>
   </si>
   <si>
     <t>Bienvenue en Tchétchénie</t>
-  </si>
-[...52 lines deleted...]
-    <t>Ласкаво просимо до Чечні</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Καλωσήρθατε στην Τσετσενία</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -548,51 +548,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt11394200/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/300C-2E81-6A9F-ABB0-0C5A-0" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q83795548" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt11394200" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/300C-2E81-6A9F-ABB0-0C5A-0" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q83795548" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>