--- v1 (2026-04-09)
+++ v2 (2026-06-02)
@@ -91,50 +91,56 @@
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Tour de Force</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>CA,DE,GB,MX,NO,SE,US</t>
   </si>
   <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Καλωσήρθατε στην Τσετσενία</t>
+  </si>
+  <si>
     <t>AR,ES</t>
   </si>
   <si>
     <t>Bienvenidos a Chechenia</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Bem-Vindo à Chechênia</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Achtung Lebensgefahr! - LGBT in Tschetschenien</t>
   </si>
   <si>
     <t>Achtung Lebensgefahr! LGBT in Tschetschenien</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Velkommen til Tjetjenien</t>
@@ -182,56 +188,50 @@
     <t>Bine ați venit în Cecenia!</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Välkommen till Tjetjenien</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Добро пожаловать в Чечню</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Ласкаво просимо до Чечні</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>Bienvenue en Tchétchénie</t>
-  </si>
-[...4 lines deleted...]
-    <t>Καλωσήρθατε στην Τσετσενία</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -783,59 +783,59 @@
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>27</v>
       </c>
       <c r="B4" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>34</v>
       </c>
       <c r="B8" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="B9" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>38</v>
       </c>