--- v0 (2025-11-22)
+++ v1 (2026-04-15)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Sniegu juz nigdy nie bedzie</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Malgorzata Szumowska, Michal Englert</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>PL, DE</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt9526784/</t>
+    <t>https://www.imdb.com/title/tt9526784</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/E9E5-4828-234D-68EC-EC1C-S</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q97788165</t>
   </si>
   <si>
     <t>Market</t>
   </si>
   <si>
     <t>Distributor</t>
   </si>
   <si>
     <t>Release date</t>
   </si>
   <si>
     <t>Total since 2020</t>
   </si>
@@ -166,84 +166,84 @@
   <si>
     <t>Independent</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Kino Swiat</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>BS Dağıtım</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>Der Masseur</t>
+  </si>
+  <si>
     <t>Non ci sarà mai più la neve</t>
   </si>
   <si>
     <t>CO,FR</t>
   </si>
   <si>
     <t>AR,ES</t>
   </si>
   <si>
     <t>Nunca volverá a nevar</t>
   </si>
   <si>
     <t>AU,CA,GB,IE,NL,NO,SE,US</t>
   </si>
   <si>
     <t>Never Gonna Snow Again</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Никога повече сняг</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Nunca Mais Nevará</t>
   </si>
   <si>
     <t>Sněžit už nikdy nebude</t>
-  </si>
-[...1 lines deleted...]
-    <t>Der Masseur</t>
   </si>
   <si>
     <t>Soha többé nem fog havazni</t>
   </si>
   <si>
     <t>Non cadrà più la neve</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>もう雪は降らない</t>
   </si>
   <si>
     <t>Śniegu już nigdy nie będzie</t>
   </si>
   <si>
     <t>Bir Daha Asla Kar Yağmayacak</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>Wonder Zenia</t>
   </si>
@@ -608,51 +608,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt9526784/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/E9E5-4828-234D-68EC-EC1C-S" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q97788165" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt9526784" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/E9E5-4828-234D-68EC-EC1C-S" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q97788165" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1131,105 +1131,105 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="23.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="26.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
+      <c r="A2" t="s">
+        <v>24</v>
+      </c>
       <c r="B2" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" t="s">
+      <c r="B3" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>52</v>
       </c>
       <c r="B4" t="s">
-        <v>53</v>
+        <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
+        <v>53</v>
+      </c>
+      <c r="B5" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B6" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B7" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="B8" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B9" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>31</v>
       </c>
       <c r="B10" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>34</v>
       </c>
       <c r="B11" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>64</v>
       </c>