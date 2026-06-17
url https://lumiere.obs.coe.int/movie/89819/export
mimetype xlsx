--- v1 (2026-04-15)
+++ v2 (2026-06-17)
@@ -166,84 +166,84 @@
   <si>
     <t>Independent</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Kino Swiat</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>BS Dağıtım</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>Non ci sarà mai più la neve</t>
+  </si>
+  <si>
+    <t>CO,FR</t>
+  </si>
+  <si>
+    <t>AR,ES</t>
+  </si>
+  <si>
+    <t>Nunca volverá a nevar</t>
+  </si>
+  <si>
+    <t>AU,CA,GB,IE,NL,NO,SE,US</t>
+  </si>
+  <si>
+    <t>Never Gonna Snow Again</t>
+  </si>
+  <si>
+    <t>BG</t>
+  </si>
+  <si>
+    <t>Никога повече сняг</t>
+  </si>
+  <si>
+    <t>BR</t>
+  </si>
+  <si>
+    <t>Nunca Mais Nevará</t>
+  </si>
+  <si>
+    <t>Sněžit už nikdy nebude</t>
+  </si>
+  <si>
     <t>Der Masseur</t>
-  </si>
-[...31 lines deleted...]
-    <t>Sněžit už nikdy nebude</t>
   </si>
   <si>
     <t>Soha többé nem fog havazni</t>
   </si>
   <si>
     <t>Non cadrà più la neve</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>もう雪は降らない</t>
   </si>
   <si>
     <t>Śniegu już nigdy nie będzie</t>
   </si>
   <si>
     <t>Bir Daha Asla Kar Yağmayacak</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>Wonder Zenia</t>
   </si>
@@ -1131,105 +1131,105 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="23.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="26.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B2" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="3" spans="1:2">
+      <c r="A3" t="s">
+        <v>51</v>
+      </c>
       <c r="B3" t="s">
-        <v>51</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>52</v>
       </c>
       <c r="B4" t="s">
-        <v>1</v>
+        <v>53</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B5" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>59</v>
+        <v>22</v>
       </c>
       <c r="B8" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B9" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>31</v>
       </c>
       <c r="B10" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>34</v>
       </c>
       <c r="B11" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>64</v>
       </c>