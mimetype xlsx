--- v0 (2025-11-19)
+++ v1 (2026-04-22)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>I See You</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Adam Randall</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt6079516/</t>
+    <t>https://www.imdb.com/title/tt6079516</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/0B3E-B162-0D64-81CE-3117-7</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q65081437</t>
   </si>
   <si>
     <t>Market</t>
   </si>
   <si>
     <t>Distributor</t>
   </si>
   <si>
     <t>Release date</t>
   </si>
   <si>
     <t>Total since 2020</t>
   </si>
@@ -106,141 +106,141 @@
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>L'Atelier Distribution</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Gusto Entertainment</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Pris Audiovisuais</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>AU,CA,DE,FR,GB,IT,KR,MX,NL,SE,SG,US</t>
+  </si>
+  <si>
+    <t>AR,ES</t>
+  </si>
+  <si>
+    <t>Te veo</t>
+  </si>
+  <si>
+    <t>BG</t>
+  </si>
+  <si>
+    <t>Виждам те</t>
+  </si>
+  <si>
+    <t>BR,PT</t>
+  </si>
+  <si>
+    <t>À Espreita do Mal</t>
+  </si>
+  <si>
+    <t>DE</t>
+  </si>
+  <si>
+    <t>I See You: Das Böse ist näher als du denkst</t>
+  </si>
+  <si>
+    <t>HU</t>
+  </si>
+  <si>
+    <t>Látlak</t>
+  </si>
+  <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>フロッグ</t>
+  </si>
+  <si>
+    <t>LT</t>
+  </si>
+  <si>
+    <t>Aš matau tave</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Widzę cię</t>
+  </si>
+  <si>
+    <t>RO</t>
+  </si>
+  <si>
+    <t>Te văd</t>
+  </si>
+  <si>
+    <t>RS</t>
+  </si>
+  <si>
+    <t>Vidim te</t>
+  </si>
+  <si>
+    <t>SK</t>
+  </si>
+  <si>
+    <t>Vidím ťa</t>
+  </si>
+  <si>
+    <t>TR</t>
+  </si>
+  <si>
+    <t>Seni Görüyorum</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>В тихом омуте</t>
+  </si>
+  <si>
+    <t>UA</t>
+  </si>
+  <si>
+    <t>Я бачу тебе</t>
+  </si>
+  <si>
     <t>GR</t>
   </si>
   <si>
     <t>Σε είδα</t>
-  </si>
-[...85 lines deleted...]
-    <t>Я бачу тебе</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -557,51 +557,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt6079516/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/0B3E-B162-0D64-81CE-3117-7" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q65081437" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt6079516" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/0B3E-B162-0D64-81CE-3117-7" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q65081437" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -821,59 +821,59 @@
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="38.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
-        <v>31</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" t="s">
         <v>38</v>
       </c>