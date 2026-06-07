--- v1 (2026-04-22)
+++ v2 (2026-06-07)
@@ -106,50 +106,56 @@
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>L'Atelier Distribution</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Gusto Entertainment</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Pris Audiovisuais</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Σε είδα</t>
+  </si>
+  <si>
     <t>AU,CA,DE,FR,GB,IT,KR,MX,NL,SE,SG,US</t>
   </si>
   <si>
     <t>AR,ES</t>
   </si>
   <si>
     <t>Te veo</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Виждам те</t>
   </si>
   <si>
     <t>BR,PT</t>
   </si>
   <si>
     <t>À Espreita do Mal</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>I See You: Das Böse ist näher als du denkst</t>
@@ -191,56 +197,50 @@
     <t>Vidim te</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Vidím ťa</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Seni Görüyorum</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>В тихом омуте</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Я бачу тебе</t>
-  </si>
-[...4 lines deleted...]
-    <t>Σε είδα</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -821,59 +821,59 @@
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="38.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
-        <v>1</v>
+        <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B3" t="s">
-        <v>32</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" t="s">
         <v>38</v>
       </c>