--- v2 (2026-02-01)
+++ v3 (2026-04-26)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Le huitième jour</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Jaco van Dormael</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FR, BE, GB, LU</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0116581/</t>
+    <t>https://www.imdb.com/title/tt0116581</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0000-567E-0000-U-0000-0000-L</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/25D7-DAAF-EB4C-A9E3-B60D-7</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/87235</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q451573</t>
   </si>
@@ -223,57 +223,57 @@
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>BE,FR,MX</t>
+  </si>
+  <si>
+    <t>El octavo dia</t>
+  </si>
+  <si>
     <t>L'ottavio giorno</t>
-  </si>
-[...4 lines deleted...]
-    <t>El octavo dia</t>
   </si>
   <si>
     <t>Ósmy dzien</t>
   </si>
   <si>
     <t>AR,ES</t>
   </si>
   <si>
     <t>El octavo día</t>
   </si>
   <si>
     <t>BA,HR,RS</t>
   </si>
   <si>
     <t>Osmi Dan</t>
   </si>
   <si>
     <t>Осмият ден</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>O 8º Dia</t>
   </si>
@@ -683,51 +683,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0116581/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-567E-0000-U-0000-0000-L" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/25D7-DAAF-EB4C-A9E3-B60D-7" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/87235" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q451573" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/the-eighth-day" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0116581" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-567E-0000-U-0000-0000-L" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/25D7-DAAF-EB4C-A9E3-B60D-7" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/87235" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q451573" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/the-eighth-day" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1760,60 +1760,60 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B26"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="21" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
+      <c r="A2" t="s">
+        <v>69</v>
+      </c>
       <c r="B2" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" t="s">
+      <c r="B3" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="B4" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>62</v>
       </c>
       <c r="B5" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>73</v>
       </c>
       <c r="B6" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">