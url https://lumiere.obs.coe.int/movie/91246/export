--- v0 (2025-12-02)
+++ v1 (2026-04-24)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Garçon chiffon</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Nicolas Maury</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt11093134/</t>
+    <t>https://www.imdb.com/title/tt11093134</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0005-9AC1-0000-V-0000-0000-I</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/D9A4-93BE-348E-C541-EF8A-G</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/149815</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q86682046</t>
   </si>
@@ -515,51 +515,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt11093134/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0005-9AC1-0000-V-0000-0000-I" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/D9A4-93BE-348E-C541-EF8A-G" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/149815" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q86682046" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt11093134" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0005-9AC1-0000-V-0000-0000-I" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/D9A4-93BE-348E-C541-EF8A-G" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/149815" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q86682046" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -664,57 +664,57 @@
       </c>
       <c r="D1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2">
         <v>44132</v>
       </c>
       <c r="D2" s="3">
-        <v>292</v>
+        <v>334</v>
       </c>
       <c r="E2" s="3">
         <v>23</v>
       </c>
       <c r="F2" s="3">
-        <v>269</v>
+        <v>311</v>
       </c>
       <c r="G2" s="3"/>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3">
         <v>44328</v>
       </c>
       <c r="D3" s="3">
         <v>2331</v>
       </c>
       <c r="E3" s="3"/>
       <c r="F3" s="3">
         <v>2331</v>
       </c>
       <c r="G3" s="3"/>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
         <v>28</v>
@@ -755,74 +755,74 @@
       <c r="F5" s="3">
         <v>42755</v>
       </c>
       <c r="G5" s="3"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="D6" s="3">
         <v>202</v>
       </c>
       <c r="E6" s="3">
         <v>79</v>
       </c>
       <c r="F6" s="3">
         <v>123</v>
       </c>
       <c r="G6" s="3"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="D7" s="3">
-        <v>58203</v>
+        <v>58245</v>
       </c>
       <c r="E7" s="3">
         <v>14231</v>
       </c>
       <c r="F7" s="3">
-        <v>43510</v>
+        <v>43552</v>
       </c>
       <c r="G7" s="3">
         <v>462</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="D8" s="3">
-        <v>60534</v>
+        <v>60576</v>
       </c>
       <c r="E8" s="3">
         <v>14231</v>
       </c>
       <c r="F8" s="3">
-        <v>45841</v>
+        <v>45883</v>
       </c>
       <c r="G8" s="3">
         <v>462</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="22.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>