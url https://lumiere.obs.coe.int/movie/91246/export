--- v1 (2026-04-24)
+++ v2 (2026-06-04)
@@ -124,81 +124,81 @@
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Salzgeber &amp; Co Medien</t>
   </si>
   <si>
     <t>Les Films du Losange</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>ES,FR,NL</t>
   </si>
   <si>
     <t>Le ramage et le plumage</t>
   </si>
   <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Ο καλύτερός μου ρόλος</t>
+  </si>
+  <si>
     <t>AU,CA,GB,US</t>
   </si>
   <si>
     <t>My Best Part</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Garoto Chiffon</t>
   </si>
   <si>
     <t>Die Rolle meines Lebens</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Rola mojego życia</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Тряпичный мальчик</t>
-  </si>
-[...4 lines deleted...]
-    <t>Ο καλύτερός μου ρόλος</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -840,59 +840,59 @@
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="B3" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="B6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="B7" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>43</v>
       </c>
       <c r="B8" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>46</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>