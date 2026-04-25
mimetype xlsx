--- v0 (2025-12-04)
+++ v1 (2026-04-25)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Way Down</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Jaume Balagueró</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>ES, FR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt9742794/</t>
+    <t>https://www.imdb.com/title/tt9742794</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/0935-E530-F8A3-03E3-2FFE-L</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q105112819</t>
   </si>
   <si>
     <t>Market</t>
   </si>
   <si>
     <t>Distributor</t>
   </si>
   <si>
     <t>Release date</t>
   </si>
   <si>
     <t>Total since 2021</t>
   </si>
@@ -247,63 +247,63 @@
   <si>
     <t>Skok na głęboką wodę</t>
   </si>
   <si>
     <t>Assalto à Casa-Forte</t>
   </si>
   <si>
     <t>VE</t>
   </si>
   <si>
     <t>Asalto a la casa de moneda</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Геніальне пограбування</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Трезорът</t>
   </si>
   <si>
+    <t>AU,CA,GB,US</t>
+  </si>
+  <si>
+    <t>The Vault</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Гениальное ограбление</t>
+  </si>
+  <si>
     <t>Oι διαρρήκτες</t>
-  </si>
-[...10 lines deleted...]
-    <t>Гениальное ограбление</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -620,51 +620,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt9742794/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/0935-E530-F8A3-03E3-2FFE-L" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q105112819" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt9742794" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/0935-E530-F8A3-03E3-2FFE-L" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q105112819" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="65.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -765,55 +765,55 @@
       <c r="B2" t="s">
         <v>20</v>
       </c>
       <c r="C2">
         <v>44329</v>
       </c>
       <c r="D2" s="3">
         <v>1648</v>
       </c>
       <c r="E2" s="3">
         <v>1648</v>
       </c>
       <c r="F2" s="3"/>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>21</v>
       </c>
       <c r="B3" t="s">
         <v>22</v>
       </c>
       <c r="C3">
         <v>44587</v>
       </c>
       <c r="D3" s="3">
-        <v>13890</v>
+        <v>12921</v>
       </c>
       <c r="E3" s="3"/>
       <c r="F3" s="3">
-        <v>13890</v>
+        <v>12921</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>23</v>
       </c>
       <c r="B4" t="s">
         <v>24</v>
       </c>
       <c r="C4">
         <v>44407</v>
       </c>
       <c r="D4" s="3">
         <v>2231</v>
       </c>
       <c r="E4" s="3">
         <v>2231</v>
       </c>
       <c r="F4" s="3"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
@@ -974,71 +974,71 @@
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>41</v>
       </c>
       <c r="B14" t="s">
         <v>42</v>
       </c>
       <c r="C14">
         <v>44617</v>
       </c>
       <c r="D14" s="3">
         <v>11962</v>
       </c>
       <c r="E14" s="3"/>
       <c r="F14" s="3">
         <v>11962</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>43</v>
       </c>
       <c r="D15" s="3">
-        <v>1037474</v>
+        <v>1036505</v>
       </c>
       <c r="E15" s="3">
         <v>939782</v>
       </c>
       <c r="F15" s="3">
-        <v>97692</v>
+        <v>96723</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>44</v>
       </c>
       <c r="D16" s="3">
-        <v>1051284</v>
+        <v>1050315</v>
       </c>
       <c r="E16" s="3">
         <v>941630</v>
       </c>
       <c r="F16" s="3">
-        <v>109654</v>
+        <v>108685</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B22"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.85546875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -1168,67 +1168,67 @@
       <c r="A17" t="s">
         <v>71</v>
       </c>
       <c r="B17" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
         <v>73</v>
       </c>
       <c r="B18" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
         <v>75</v>
       </c>
       <c r="B19" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>27</v>
+        <v>77</v>
       </c>
       <c r="B20" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B21" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="B22" t="s">
         <v>81</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>