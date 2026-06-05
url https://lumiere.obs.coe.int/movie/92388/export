--- v1 (2026-04-25)
+++ v2 (2026-06-05)
@@ -241,69 +241,69 @@
   <si>
     <t>Asalto A La Casa De Moneda</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Skok na głęboką wodę</t>
   </si>
   <si>
     <t>Assalto à Casa-Forte</t>
   </si>
   <si>
     <t>VE</t>
   </si>
   <si>
     <t>Asalto a la casa de moneda</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Геніальне пограбування</t>
   </si>
   <si>
+    <t>Oι διαρρήκτες</t>
+  </si>
+  <si>
     <t>BG</t>
   </si>
   <si>
     <t>Трезорът</t>
   </si>
   <si>
     <t>AU,CA,GB,US</t>
   </si>
   <si>
     <t>The Vault</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Гениальное ограбление</t>
-  </si>
-[...1 lines deleted...]
-    <t>Oι διαρρήκτες</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1160,75 +1160,75 @@
       <c r="A16" t="s">
         <v>37</v>
       </c>
       <c r="B16" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>71</v>
       </c>
       <c r="B17" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
         <v>73</v>
       </c>
       <c r="B18" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
+        <v>27</v>
+      </c>
+      <c r="B19" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B20" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
+        <v>78</v>
+      </c>
+      <c r="B21" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>27</v>
+        <v>80</v>
       </c>
       <c r="B22" t="s">
         <v>81</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>