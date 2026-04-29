--- v0 (2025-11-18)
+++ v1 (2026-04-29)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Cry Macho</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Clint Eastwood</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1924245/</t>
+    <t>https://www.imdb.com/title/tt1924245</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0006-1A0E-0000-A-0000-0000-7</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/C59C-3B1A-CAEA-157F-F879-U</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/155421</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q103817549</t>
   </si>
@@ -205,84 +205,84 @@
   <si>
     <t>Пътят към изкуплението</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Cry Macho: O Caminho para Redenção</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Cry Macho - A hazaút</t>
   </si>
   <si>
     <t>Cry Macho - Ritorno a casa</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>クライ・マッチョ</t>
   </si>
   <si>
+    <t>LT</t>
+  </si>
+  <si>
+    <t>Vyriškos ašaros</t>
+  </si>
+  <si>
+    <t>Cry Macho - A Redenção</t>
+  </si>
+  <si>
+    <t>Плачи, Мачо</t>
+  </si>
+  <si>
+    <t>TR</t>
+  </si>
+  <si>
+    <t>Hassas Maço</t>
+  </si>
+  <si>
+    <t>UA</t>
+  </si>
+  <si>
+    <t>Чоловічі сльози</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Мужские слезы</t>
+  </si>
+  <si>
     <t>KR</t>
   </si>
   <si>
     <t>크라이 마초</t>
-  </si>
-[...28 lines deleted...]
-    <t>Мужские слезы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -599,51 +599,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1924245/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0006-1A0E-0000-A-0000-0000-7" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/C59C-3B1A-CAEA-157F-F879-U" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/155421" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q103817549" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1924245" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0006-1A0E-0000-A-0000-0000-7" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/C59C-3B1A-CAEA-157F-F879-U" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/155421" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q103817549" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1212,67 +1212,67 @@
       <c r="A7" t="s">
         <v>41</v>
       </c>
       <c r="B7" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>61</v>
       </c>
       <c r="B8" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>63</v>
       </c>
       <c r="B9" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="B11" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>51</v>
+        <v>67</v>
       </c>
       <c r="B12" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
         <v>69</v>
       </c>
       <c r="B13" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
         <v>71</v>
       </c>
       <c r="B14" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>73</v>
       </c>