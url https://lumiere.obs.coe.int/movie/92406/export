--- v0 (2025-12-23)
+++ v1 (2026-04-25)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Snake Eyes: G.I. Joe Origins</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Robert Schwentke</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt8404256/</t>
+    <t>https://www.imdb.com/title/tt8404256</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0006-0A27-0000-O-0000-0000-2</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/A219-6E38-F56E-FF7E-84E1-U</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/155132</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q64027609</t>
   </si>
@@ -268,96 +268,96 @@
   <si>
     <t>CA,DK,FI,FR,GB,JP,US</t>
   </si>
   <si>
     <t>Snake Eyes</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Snake Eyes: G.I. Joe les origines</t>
   </si>
   <si>
     <t>G. I. Joe: Snake Eyes</t>
   </si>
   <si>
     <t>Snake Eyes: el origen</t>
   </si>
   <si>
     <t>Kígyószem: G.I. Joe - A kezdetek</t>
   </si>
   <si>
     <t>Snake Eyes: G.I. Joe - Le origini</t>
   </si>
   <si>
+    <t>Gyvatės akys: Eilinio Džo kilmė</t>
+  </si>
+  <si>
+    <t>G.I.Joe: Čūskacs</t>
+  </si>
+  <si>
+    <t>NZ</t>
+  </si>
+  <si>
+    <t>Snake Eyes: GI Joe Origins</t>
+  </si>
+  <si>
+    <t>Snake Eyes: Geneza G.I. Joe</t>
+  </si>
+  <si>
+    <t>Snake Eyes: A Origem dos G.I. Joe</t>
+  </si>
+  <si>
+    <t>UA</t>
+  </si>
+  <si>
+    <t>Очі Змії: Початок Джі.Ай.Джо</t>
+  </si>
+  <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>G.I.ジョー：漆黒のスネークアイズ</t>
+  </si>
+  <si>
+    <t>HK</t>
+  </si>
+  <si>
+    <t>義勇群英：蛇眼復仇戰</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>G.I. Joe: Бросок кобры. Снейк Айз</t>
+  </si>
+  <si>
     <t>KR</t>
   </si>
   <si>
     <t>스네이크 아이즈: 지.아이.조</t>
-  </si>
-[...40 lines deleted...]
-    <t>G.I. Joe: Бросок кобры. Снейк Айз</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -674,51 +674,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt8404256/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0006-0A27-0000-O-0000-0000-2" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/A219-6E38-F56E-FF7E-84E1-U" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/155132" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q64027609" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt8404256" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0006-0A27-0000-O-0000-0000-2" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/A219-6E38-F56E-FF7E-84E1-U" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/155132" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q64027609" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1400,91 +1400,91 @@
       <c r="A10" t="s">
         <v>39</v>
       </c>
       <c r="B10" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>43</v>
       </c>
       <c r="B11" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>46</v>
       </c>
       <c r="B12" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
+        <v>48</v>
+      </c>
+      <c r="B13" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B14" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>50</v>
+        <v>86</v>
       </c>
       <c r="B15" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
+        <v>57</v>
+      </c>
+      <c r="B16" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B17" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>58</v>
+        <v>90</v>
       </c>
       <c r="B18" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
         <v>92</v>
       </c>
       <c r="B19" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
         <v>94</v>
       </c>
       <c r="B20" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
         <v>96</v>
       </c>