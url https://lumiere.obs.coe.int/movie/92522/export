--- v1 (2026-01-21)
+++ v2 (2026-04-12)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Sokea mies joka ei halunnut nähdä Titanicia</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Teemu Nikki</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt13328824/</t>
+    <t>https://www.imdb.com/title/tt13328824</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0005-C95D-0000-5-0000-0000-M</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/4F86-543C-C645-428B-F48C-X</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q108547258</t>
   </si>
   <si>
     <t>Market</t>
   </si>
   <si>
     <t>Distributor</t>
   </si>
@@ -187,54 +187,54 @@
   <si>
     <t>Den blinde mannen som ikke ville se Titanic</t>
   </si>
   <si>
     <t>Den blinda mannen som inte ville se Titanic</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>一个不愿观看《泰坦尼克号》的盲人</t>
   </si>
   <si>
     <t>CA,GB,SE,US</t>
   </si>
   <si>
     <t>The Blind Man Who Did Not Want to See Titanic</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Titanik'i Seyretmek İstemeyen Kör Adam</t>
   </si>
   <si>
+    <t>The blind man who did not want to see Titanic</t>
+  </si>
+  <si>
     <t>Ο τυφλός άνδρας που δεν ήθελε να δει τον Τιτανικό</t>
-  </si>
-[...1 lines deleted...]
-    <t>The blind man who did not want to see Titanic</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -551,51 +551,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt13328824/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0005-C95D-0000-5-0000-0000-M" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/4F86-543C-C645-428B-F48C-X" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q108547258" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt13328824" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0005-C95D-0000-5-0000-0000-M" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/4F86-543C-C645-428B-F48C-X" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q108547258" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -844,93 +844,91 @@
       </c>
       <c r="C8">
         <v>44449</v>
       </c>
       <c r="D8" s="3">
         <v>148</v>
       </c>
       <c r="E8" s="3"/>
       <c r="F8" s="3">
         <v>148</v>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="3"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="B9" t="s">
         <v>37</v>
       </c>
       <c r="C9">
         <v>44625</v>
       </c>
       <c r="D9" s="3">
-        <v>270</v>
+        <v>24</v>
       </c>
       <c r="E9" s="3"/>
-      <c r="F9" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>38</v>
       </c>
       <c r="D10" s="3">
-        <v>22681</v>
+        <v>22435</v>
       </c>
       <c r="E10" s="3">
         <v>19663</v>
       </c>
       <c r="F10" s="3">
-        <v>2539</v>
+        <v>2293</v>
       </c>
       <c r="G10" s="3">
         <v>244</v>
       </c>
       <c r="H10" s="3">
         <v>235</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>39</v>
       </c>
       <c r="D11" s="3">
-        <v>24979</v>
+        <v>24733</v>
       </c>
       <c r="E11" s="3">
         <v>19663</v>
       </c>
       <c r="F11" s="3">
-        <v>3800</v>
+        <v>3554</v>
       </c>
       <c r="G11" s="3">
         <v>1238</v>
       </c>
       <c r="H11" s="3">
         <v>278</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="50.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -1010,59 +1008,59 @@
       <c r="A10" t="s">
         <v>51</v>
       </c>
       <c r="B10" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>53</v>
       </c>
       <c r="B11" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>55</v>
       </c>
       <c r="B12" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="B13" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="B14" t="s">
         <v>58</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>