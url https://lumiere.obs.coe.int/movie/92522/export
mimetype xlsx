--- v2 (2026-04-12)
+++ v3 (2026-06-08)
@@ -169,72 +169,72 @@
   <si>
     <t>Pime mees, kes ei tahtnud näha Titanicut</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>El hombre ciego que no quería ver Titanic</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>L'aveugle qui ne voulait pas voir le Titanic</t>
   </si>
   <si>
     <t>Il cieco che non voleva vedere Titanic</t>
   </si>
   <si>
     <t>Den blinde mannen som ikke ville se Titanic</t>
   </si>
   <si>
     <t>Den blinda mannen som inte ville se Titanic</t>
   </si>
   <si>
+    <t>Ο τυφλός άνδρας που δεν ήθελε να δει τον Τιτανικό</t>
+  </si>
+  <si>
     <t>CN</t>
   </si>
   <si>
     <t>一个不愿观看《泰坦尼克号》的盲人</t>
   </si>
   <si>
     <t>CA,GB,SE,US</t>
   </si>
   <si>
     <t>The Blind Man Who Did Not Want to See Titanic</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Titanik'i Seyretmek İstemeyen Kör Adam</t>
   </si>
   <si>
     <t>The blind man who did not want to see Titanic</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ο τυφλός άνδρας που δεν ήθελε να δει τον Τιτανικό</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -984,83 +984,83 @@
       <c r="A7" t="s">
         <v>30</v>
       </c>
       <c r="B7" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>32</v>
       </c>
       <c r="B8" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="B9" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
+        <v>52</v>
+      </c>
+      <c r="B11" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
+        <v>54</v>
+      </c>
+      <c r="B12" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="B14" t="s">
         <v>58</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>