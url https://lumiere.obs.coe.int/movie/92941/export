--- v0 (2025-12-21)
+++ v1 (2026-04-21)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Don't Look Up</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Adam McKay</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt11286314/</t>
+    <t>https://www.imdb.com/title/tt11286314</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/53C8-26D1-413C-0610-4364-7</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q100361490</t>
   </si>
   <si>
     <t>Market</t>
   </si>
   <si>
     <t>Distributor</t>
   </si>
   <si>
     <t>Release date</t>
   </si>
   <si>
     <t>Total since 2021</t>
   </si>
@@ -641,51 +641,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt11286314/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/53C8-26D1-413C-0610-4364-7" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q100361490" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt11286314" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/53C8-26D1-413C-0610-4364-7" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q100361490" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>