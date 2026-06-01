--- v1 (2026-04-21)
+++ v2 (2026-06-01)
@@ -142,50 +142,56 @@
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Selmer Media</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>NOS Lusomundo Audiovisuais</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>LT</t>
+  </si>
+  <si>
+    <t>Nežiūrėk aukštyn</t>
+  </si>
+  <si>
     <t>AM,RU</t>
   </si>
   <si>
     <t>Не смотрите наверх</t>
   </si>
   <si>
     <t>AR,CL,CO,MX,US,VE</t>
   </si>
   <si>
     <t>No miren arriba</t>
   </si>
   <si>
     <t>AU,CA,DE,DK,GB,IE,IT,NL,NZ,SE,SG,TR,US</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Não Olhe para Cima</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>不要抬头</t>
@@ -212,56 +218,50 @@
     <t>Μην κοιτάτε πάνω</t>
   </si>
   <si>
     <t>HK</t>
   </si>
   <si>
     <t>千萬別抬頭</t>
   </si>
   <si>
     <t>HR,RS</t>
   </si>
   <si>
     <t>Ne gledaj gore</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Ne nézz fel!</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>돈 룩 업</t>
-  </si>
-[...4 lines deleted...]
-    <t>Nežiūrėk aukštyn</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>Neskatieties uz augšu</t>
   </si>
   <si>
     <t>MD,RO</t>
   </si>
   <si>
     <t>Nu priviți în sus</t>
   </si>
   <si>
     <t>Nie patrz w górę</t>
   </si>
   <si>
     <t>Não Olhem para Cima</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Не гледај горе</t>
   </si>
@@ -1086,88 +1086,88 @@
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>42</v>
       </c>
       <c r="B2" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>1</v>
+        <v>47</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B5" t="s">
-        <v>48</v>
+        <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>49</v>
       </c>
       <c r="B6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>51</v>
       </c>
       <c r="B7" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>27</v>
+        <v>53</v>
       </c>
       <c r="B8" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="B9" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>56</v>
       </c>
       <c r="B10" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>58</v>
       </c>
       <c r="B11" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>60</v>
       </c>