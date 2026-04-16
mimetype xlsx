--- v0 (2025-12-06)
+++ v1 (2026-04-16)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>OSS 117: Alerte rouge en Afrique noire</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Nicolas Bedos</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt7972012/</t>
+    <t>https://www.imdb.com/title/tt7972012</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-0F29-0000-B-0000-0000-4</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/B7DC-F831-2DE6-5726-AE44-W</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/149006</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q67805539</t>
   </si>
@@ -175,90 +175,90 @@
   <si>
     <t>OSS 117: Bons baisers d'Afrique</t>
   </si>
   <si>
     <t>CH,DE</t>
   </si>
   <si>
     <t>OSS 117 - Liebesgrüße aus Afrika</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>OSS 117: Desde África con amor</t>
   </si>
   <si>
     <t>Agente speciale 117 al servizio della Repubblica - Allarme rosso in Africa nera</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>OSS 117 アフリカより愛をこめて</t>
   </si>
   <si>
+    <t>OSS 117: Alerte rouge</t>
+  </si>
+  <si>
+    <t>Agent specjalny: Misja Afryka</t>
+  </si>
+  <si>
+    <t>RS</t>
+  </si>
+  <si>
+    <t>Из Африке с љубављу</t>
+  </si>
+  <si>
+    <t>SG</t>
+  </si>
+  <si>
+    <t>OSS 117: Alerte Rouge En Afrique Noire</t>
+  </si>
+  <si>
+    <t>From Africa with Love</t>
+  </si>
+  <si>
+    <t>OSS 117 3</t>
+  </si>
+  <si>
+    <t>UA</t>
+  </si>
+  <si>
+    <t>Агент 117: З Африки з любов'ю</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Агент 117: Из Африки с любовью</t>
+  </si>
+  <si>
     <t>KR</t>
   </si>
   <si>
     <t>OSS 117: 프롬 아프리카 위드 러브</t>
-  </si>
-[...34 lines deleted...]
-    <t>Агент 117: Из Африки с любовью</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -575,51 +575,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt7972012/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-0F29-0000-B-0000-0000-4" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/B7DC-F831-2DE6-5726-AE44-W" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/149006" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q67805539" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt7972012" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-0F29-0000-B-0000-0000-4" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/B7DC-F831-2DE6-5726-AE44-W" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/149006" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q67805539" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -721,54 +721,54 @@
       </c>
       <c r="C1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>23</v>
       </c>
       <c r="B2" t="s">
         <v>24</v>
       </c>
       <c r="C2">
         <v>44412</v>
       </c>
       <c r="D2" s="3">
-        <v>65586</v>
+        <v>59001</v>
       </c>
       <c r="E2" s="3">
-        <v>65586</v>
+        <v>59001</v>
       </c>
       <c r="F2" s="3"/>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>26</v>
       </c>
       <c r="C3">
         <v>44412</v>
       </c>
       <c r="D3" s="3">
         <v>48235</v>
       </c>
       <c r="E3" s="3">
         <v>48185</v>
       </c>
       <c r="F3" s="3">
         <v>50</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
@@ -865,68 +865,68 @@
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>35</v>
       </c>
       <c r="B9" t="s">
         <v>36</v>
       </c>
       <c r="C9">
         <v>44770</v>
       </c>
       <c r="D9" s="3">
         <v>1776</v>
       </c>
       <c r="E9" s="3"/>
       <c r="F9" s="3">
         <v>1776</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="D10" s="3">
-        <v>1698502</v>
+        <v>1691917</v>
       </c>
       <c r="E10" s="3">
-        <v>1693811</v>
+        <v>1687226</v>
       </c>
       <c r="F10" s="3">
         <v>4691</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>38</v>
       </c>
       <c r="D11" s="3">
-        <v>1746737</v>
+        <v>1740152</v>
       </c>
       <c r="E11" s="3">
-        <v>1741996</v>
+        <v>1735411</v>
       </c>
       <c r="F11" s="3">
         <v>4741</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="68.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
@@ -979,94 +979,94 @@
       <c r="A7" t="s">
         <v>48</v>
       </c>
       <c r="B7" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>30</v>
       </c>
       <c r="B8" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>51</v>
       </c>
       <c r="B9" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
+        <v>32</v>
+      </c>
+      <c r="B10" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B11" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="B12" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
         <v>57</v>
       </c>
       <c r="B13" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" t="s">
+      <c r="B14" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="B15" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" t="s">
         <v>61</v>
       </c>
-    </row>
-    <row r="16" spans="1:2">
       <c r="B16" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>63</v>
       </c>
       <c r="B17" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
         <v>65</v>
       </c>
       <c r="B18" t="s">
         <v>66</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 