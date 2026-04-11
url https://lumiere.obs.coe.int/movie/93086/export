--- v0 (2025-11-20)
+++ v1 (2026-04-11)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Les amours d'Anaïs</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Charline Bourgeois-Tacquet</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt13142240/</t>
+    <t>https://www.imdb.com/title/tt13142240</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0005-8538-0000-B-0000-0000-4</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/E9B2-C6E4-14C9-F085-EF87-D</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/152335</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q108545088</t>
   </si>
@@ -205,81 +205,81 @@
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Os Amores de Anais</t>
   </si>
   <si>
     <t>Os Amores de Anaïs</t>
   </si>
   <si>
     <t>Os Amores Dela</t>
   </si>
   <si>
     <t>Der Sommer mit Anaïs</t>
   </si>
   <si>
     <t>Els amors de l'Anaïs</t>
   </si>
   <si>
     <t>Los amores de Anaïs</t>
   </si>
   <si>
     <t>Gli amori di Anaïs</t>
   </si>
   <si>
+    <t>Zakochana Anais</t>
+  </si>
+  <si>
+    <t>Iubirile lui Anaïs</t>
+  </si>
+  <si>
+    <t>TR</t>
+  </si>
+  <si>
+    <t>Anais Aşık</t>
+  </si>
+  <si>
+    <t>Anais in Love</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Влюблённости Анаис</t>
+  </si>
+  <si>
+    <t>HK</t>
+  </si>
+  <si>
+    <t>愛.難按捺</t>
+  </si>
+  <si>
     <t>KR</t>
   </si>
   <si>
     <t>아나이스 인 러브</t>
-  </si>
-[...25 lines deleted...]
-    <t>愛.難按捺</t>
   </si>
   <si>
     <t>Οι έρωτες της Αναΐς</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -599,51 +599,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt13142240/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0005-8538-0000-B-0000-0000-4" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/E9B2-C6E4-14C9-F085-EF87-D" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/152335" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q108545088" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt13142240" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0005-8538-0000-B-0000-0000-4" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/E9B2-C6E4-14C9-F085-EF87-D" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/152335" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q108545088" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -767,54 +767,54 @@
         <v>25</v>
       </c>
       <c r="C2">
         <v>44785</v>
       </c>
       <c r="D2" s="3">
         <v>2502</v>
       </c>
       <c r="E2" s="3"/>
       <c r="F2" s="3">
         <v>2502</v>
       </c>
       <c r="G2" s="3"/>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3">
         <v>44454</v>
       </c>
       <c r="D3" s="3">
-        <v>1145</v>
+        <v>497</v>
       </c>
       <c r="E3" s="3">
-        <v>1145</v>
+        <v>497</v>
       </c>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4" t="s">
         <v>29</v>
       </c>
       <c r="C4">
         <v>44454</v>
       </c>
       <c r="D4" s="3">
         <v>1622</v>
       </c>
       <c r="E4" s="3">
         <v>960</v>
       </c>
       <c r="F4" s="3">
         <v>662</v>
       </c>
       <c r="G4" s="3"/>
     </row>
@@ -1003,71 +1003,71 @@
       <c r="A14" t="s">
         <v>46</v>
       </c>
       <c r="B14" t="s">
         <v>47</v>
       </c>
       <c r="C14">
         <v>44263</v>
       </c>
       <c r="D14" s="3">
         <v>343</v>
       </c>
       <c r="E14" s="3"/>
       <c r="F14" s="3">
         <v>337</v>
       </c>
       <c r="G14" s="3">
         <v>6</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
         <v>48</v>
       </c>
       <c r="D15" s="3">
-        <v>104027</v>
+        <v>103379</v>
       </c>
       <c r="E15" s="3">
-        <v>61848</v>
+        <v>61200</v>
       </c>
       <c r="F15" s="3">
         <v>41509</v>
       </c>
       <c r="G15" s="3">
         <v>670</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
         <v>49</v>
       </c>
       <c r="D16" s="3">
-        <v>105649</v>
+        <v>105001</v>
       </c>
       <c r="E16" s="3">
-        <v>62808</v>
+        <v>62160</v>
       </c>
       <c r="F16" s="3">
         <v>42171</v>
       </c>
       <c r="G16" s="3">
         <v>670</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B19"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="14.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="21.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -1139,81 +1139,81 @@
       <c r="A9" t="s">
         <v>32</v>
       </c>
       <c r="B9" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>32</v>
       </c>
       <c r="B10" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>40</v>
       </c>
       <c r="B11" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
+        <v>44</v>
+      </c>
+      <c r="B12" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B13" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>46</v>
+        <v>65</v>
       </c>
       <c r="B14" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="15" spans="1:2">
-      <c r="A15" t="s">
+      <c r="B15" t="s">
         <v>67</v>
       </c>
-      <c r="B15" t="s">
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" t="s">
         <v>68</v>
       </c>
-    </row>
-    <row r="16" spans="1:2">
       <c r="B16" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>70</v>
       </c>
       <c r="B17" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
         <v>72</v>
       </c>
       <c r="B18" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
         <v>37</v>
       </c>
       <c r="B19" t="s">