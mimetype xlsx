--- v0 (2025-12-07)
+++ v1 (2026-05-04)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Les choses humaines</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Yvan Attal</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt13285394/</t>
+    <t>https://www.imdb.com/title/tt13285394</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0005-B167-0000-2-0000-0000-V</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/19D3-270D-6BBE-11C0-5F9C-0</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/153368</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q106128995</t>
   </si>
@@ -190,75 +190,75 @@
   <si>
     <t>AT,DE</t>
   </si>
   <si>
     <t>Menschliche Dinge</t>
   </si>
   <si>
     <t>BR,PT</t>
   </si>
   <si>
     <t>A Acusação</t>
   </si>
   <si>
     <t>Anklagen</t>
   </si>
   <si>
     <t>El acusado</t>
   </si>
   <si>
     <t>A vád</t>
   </si>
   <si>
     <t>L'accusa</t>
   </si>
   <si>
+    <t>Oskarżony</t>
+  </si>
+  <si>
+    <t>RS</t>
+  </si>
+  <si>
+    <t>Оптужба</t>
+  </si>
+  <si>
+    <t>SE</t>
+  </si>
+  <si>
+    <t>Anklagelsen</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Дела человеческие</t>
+  </si>
+  <si>
     <t>KR</t>
   </si>
   <si>
     <t>레 쇼즈 위멘</t>
-  </si>
-[...19 lines deleted...]
-    <t>Дела человеческие</t>
   </si>
   <si>
     <t>GB,US</t>
   </si>
   <si>
     <t>The Accusation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -581,51 +581,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt13285394/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0005-B167-0000-2-0000-0000-V" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/19D3-270D-6BBE-11C0-5F9C-0" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/153368" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q106128995" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt13285394" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0005-B167-0000-2-0000-0000-V" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/19D3-270D-6BBE-11C0-5F9C-0" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/153368" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q106128995" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -756,57 +756,57 @@
         <v>44890</v>
       </c>
       <c r="D2" s="3">
         <v>716</v>
       </c>
       <c r="E2" s="3"/>
       <c r="F2" s="3">
         <v>513</v>
       </c>
       <c r="G2" s="3">
         <v>203</v>
       </c>
       <c r="H2" s="3"/>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3" t="s">
         <v>28</v>
       </c>
       <c r="C3">
         <v>44531</v>
       </c>
       <c r="D3" s="3">
-        <v>6042</v>
+        <v>6061</v>
       </c>
       <c r="E3" s="3">
-        <v>4962</v>
+        <v>4989</v>
       </c>
       <c r="F3" s="3">
-        <v>1043</v>
+        <v>1035</v>
       </c>
       <c r="G3" s="3">
         <v>37</v>
       </c>
       <c r="H3" s="3"/>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
         <v>30</v>
       </c>
       <c r="C4">
         <v>44531</v>
       </c>
       <c r="D4" s="3">
         <v>6468</v>
       </c>
       <c r="E4" s="3">
         <v>4469</v>
       </c>
       <c r="F4" s="3">
         <v>1877</v>
       </c>
@@ -1016,77 +1016,77 @@
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>47</v>
       </c>
       <c r="B14" t="s">
         <v>37</v>
       </c>
       <c r="C14">
         <v>44197</v>
       </c>
       <c r="D14" s="3">
         <v>44</v>
       </c>
       <c r="E14" s="3"/>
       <c r="F14" s="3">
         <v>44</v>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>48</v>
       </c>
       <c r="D15" s="3">
-        <v>258071</v>
+        <v>258090</v>
       </c>
       <c r="E15" s="3">
-        <v>178622</v>
+        <v>178649</v>
       </c>
       <c r="F15" s="3">
-        <v>69858</v>
+        <v>69850</v>
       </c>
       <c r="G15" s="3">
         <v>7072</v>
       </c>
       <c r="H15" s="3">
         <v>2519</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>49</v>
       </c>
       <c r="D16" s="3">
-        <v>264539</v>
+        <v>264558</v>
       </c>
       <c r="E16" s="3">
-        <v>183091</v>
+        <v>183118</v>
       </c>
       <c r="F16" s="3">
-        <v>71735</v>
+        <v>71727</v>
       </c>
       <c r="G16" s="3">
         <v>7129</v>
       </c>
       <c r="H16" s="3">
         <v>2584</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="19.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -1134,59 +1134,59 @@
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>43</v>
+        <v>59</v>
       </c>
       <c r="B10" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>61</v>
       </c>
       <c r="B11" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>63</v>
       </c>
       <c r="B12" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
         <v>65</v>
       </c>