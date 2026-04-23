--- v0 (2025-12-14)
+++ v1 (2026-04-23)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Diários de Otsoga</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Miguel Gomes, Maureen Fazendeiro</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>PT, FR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt14812778/</t>
+    <t>https://www.imdb.com/title/tt14812778</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0005-F994-0000-4-0000-0000-P</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/E5FB-C979-6E02-D79D-17DF-T</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/155460</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q107534278</t>
   </si>
@@ -542,51 +542,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt14812778/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0005-F994-0000-4-0000-0000-P" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/E5FB-C979-6E02-D79D-17DF-T" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/155460" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q107534278" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt14812778" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0005-F994-0000-4-0000-0000-P" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/E5FB-C979-6E02-D79D-17DF-T" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/155460" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q107534278" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>