--- v1 (2026-04-23)
+++ v2 (2026-06-07)
@@ -133,99 +133,99 @@
   <si>
     <t>Indipendenti Regionali</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Independent</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Desforra Apache</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>BR,IT,JP,NL,PT</t>
   </si>
   <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Ημερολόγια του Υοτσυόγυα</t>
+  </si>
+  <si>
     <t>AR,ES</t>
   </si>
   <si>
     <t>Diarios de Otsoga</t>
   </si>
   <si>
     <t>AU,CA,DE,GB,SE,US</t>
   </si>
   <si>
     <t>The Tsugua Diaries</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Évonprs deníky</t>
   </si>
   <si>
     <t>Journal de Tûoa</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Dzienniki ewoinpreis</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Sotsuğa Günlükleri</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Дневники Цугуа</t>
   </si>
   <si>
     <t>HK</t>
   </si>
   <si>
     <t>月八拍攝日誌</t>
-  </si>
-[...4 lines deleted...]
-    <t>Ημερολόγια του Υοτσυόγυα</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -884,59 +884,59 @@
       <c r="A3" t="s">
         <v>39</v>
       </c>
       <c r="B3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>41</v>
       </c>
       <c r="B4" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>43</v>
       </c>
       <c r="B5" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>28</v>
+        <v>45</v>
       </c>
       <c r="B6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="B7" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>48</v>
       </c>
       <c r="B8" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>52</v>
       </c>