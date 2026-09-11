--- v2 (2026-06-01)
+++ v3 (2026-09-11)
@@ -82,50 +82,56 @@
   <si>
     <t>Distributor</t>
   </si>
   <si>
     <t>Release date</t>
   </si>
   <si>
     <t>Total since 2021</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>Lucky Red</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>RO</t>
+  </si>
+  <si>
+    <t>Frânturi de femeie</t>
+  </si>
+  <si>
     <t>AU,BR,CA,DE,FR,GB,HU,IT,KR,NL,PT,SE,SG,US</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Τα θραύσματα μιας γυναίκας</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>女人的碎片</t>
   </si>
   <si>
     <t>AR,ES,MX</t>
   </si>
   <si>
     <t>Fragmentos de una mujer</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Фрагменти от живота на една жена</t>
@@ -137,56 +143,50 @@
     <t>Pedaços De Uma Mulher</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Krhotine žene</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>私というパズル</t>
   </si>
   <si>
     <t>HK</t>
   </si>
   <si>
     <t>心碎的女人</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Cząstki kobiety</t>
-  </si>
-[...4 lines deleted...]
-    <t>Frânturi de femeie</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Bir Kadının Parçaları</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Фрагменти жінки</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Фрагменты женщины</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
@@ -703,59 +703,59 @@
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B15"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="40" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="34" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>22</v>
       </c>
       <c r="B2" t="s">
-        <v>1</v>
+        <v>23</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B3" t="s">
-        <v>24</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>27</v>
       </c>
       <c r="B5" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>30</v>
       </c>