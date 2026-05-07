--- v0 (2025-12-25)
+++ v1 (2026-05-07)
@@ -40,87 +40,87 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Utvandrarna</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Erik Poppe</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>SE, NO, DK</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt4697290/</t>
+    <t>https://www.imdb.com/title/tt4697290</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/D90E-D42E-0024-0D6A-0CDC-8</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q110246705</t>
   </si>
   <si>
     <t>Market</t>
   </si>
   <si>
     <t>Distributor</t>
   </si>
   <si>
     <t>Release date</t>
   </si>
   <si>
-    <t>Total since 2021</t>
-[...2 lines deleted...]
-    <t>2021</t>
+    <t>Total since 2022</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>2024</t>
+  </si>
+  <si>
+    <t>2025</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Film Europe</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>SF Bio</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Vertigo</t>
   </si>
   <si>
     <t>NO</t>
   </si>
@@ -524,51 +524,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt4697290/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/D90E-D42E-0024-0D6A-0CDC-8" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q110246705" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt4697290" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/D90E-D42E-0024-0D6A-0CDC-8" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q110246705" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -618,307 +618,308 @@
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B5" r:id="rId1"/>
     <hyperlink ref="B6" r:id="rId2"/>
     <hyperlink ref="B7" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H12"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="18.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="7" bestFit="1" customWidth="1"/>
-    <col min="7" max="8" width="5" bestFit="1" customWidth="1"/>
+    <col min="6" max="8" width="5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>21</v>
       </c>
       <c r="B2" t="s">
         <v>22</v>
       </c>
       <c r="C2">
         <v>44966</v>
       </c>
       <c r="D2" s="3">
         <v>1399</v>
       </c>
       <c r="E2" s="3"/>
-      <c r="F2" s="3"/>
+      <c r="F2" s="3">
+        <v>1382</v>
+      </c>
       <c r="G2" s="3">
-        <v>1382</v>
-[...1 lines deleted...]
-      <c r="H2" s="3">
         <v>17</v>
       </c>
+      <c r="H2" s="3"/>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>23</v>
       </c>
       <c r="B3" t="s">
         <v>24</v>
       </c>
       <c r="C3">
         <v>44784</v>
       </c>
       <c r="D3" s="3">
         <v>9955</v>
       </c>
-      <c r="E3" s="3"/>
-      <c r="F3" s="3">
+      <c r="E3" s="3">
         <v>9955</v>
       </c>
+      <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>24</v>
       </c>
       <c r="C4">
         <v>44603</v>
       </c>
       <c r="D4" s="3">
+        <v>4426</v>
+      </c>
+      <c r="E4" s="3">
         <v>4383</v>
       </c>
-      <c r="E4" s="3"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F4" s="3"/>
       <c r="G4" s="3"/>
-      <c r="H4" s="3"/>
+      <c r="H4" s="3">
+        <v>43</v>
+      </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>26</v>
       </c>
       <c r="B5" t="s">
         <v>27</v>
       </c>
       <c r="C5">
         <v>44644</v>
       </c>
       <c r="D5" s="3">
         <v>1024</v>
       </c>
-      <c r="E5" s="3"/>
+      <c r="E5" s="3">
+        <v>1013</v>
+      </c>
       <c r="F5" s="3">
-        <v>1013</v>
-[...1 lines deleted...]
-      <c r="G5" s="3">
         <v>11</v>
       </c>
+      <c r="G5" s="3"/>
       <c r="H5" s="3"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>28</v>
       </c>
       <c r="B6" t="s">
         <v>24</v>
       </c>
       <c r="C6">
         <v>44806</v>
       </c>
       <c r="D6" s="3">
-        <v>58378</v>
-[...1 lines deleted...]
-      <c r="E6" s="3"/>
+        <v>58835</v>
+      </c>
+      <c r="E6" s="3">
+        <v>58117</v>
+      </c>
       <c r="F6" s="3">
-        <v>58117</v>
+        <v>223</v>
       </c>
       <c r="G6" s="3">
-        <v>223</v>
+        <v>38</v>
       </c>
       <c r="H6" s="3">
-        <v>38</v>
+        <v>457</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>29</v>
       </c>
       <c r="B7" t="s">
         <v>30</v>
       </c>
       <c r="C7">
         <v>44827</v>
       </c>
       <c r="D7" s="3">
         <v>354</v>
       </c>
-      <c r="E7" s="3"/>
-      <c r="F7" s="3">
+      <c r="E7" s="3">
         <v>354</v>
       </c>
+      <c r="F7" s="3"/>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>31</v>
       </c>
       <c r="B8" t="s">
         <v>32</v>
       </c>
       <c r="D8" s="3">
         <v>183</v>
       </c>
       <c r="E8" s="3"/>
-      <c r="F8" s="3"/>
-      <c r="G8" s="3">
+      <c r="F8" s="3">
         <v>183</v>
       </c>
+      <c r="G8" s="3"/>
       <c r="H8" s="3"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
         <v>34</v>
       </c>
       <c r="C9">
         <v>44555</v>
       </c>
       <c r="D9" s="3">
-        <v>197422</v>
-[...7 lines deleted...]
-      <c r="G9" s="3"/>
+        <v>56</v>
+      </c>
+      <c r="E9" s="3"/>
+      <c r="F9" s="3"/>
+      <c r="G9" s="3">
+        <v>22</v>
+      </c>
       <c r="H9" s="3">
-        <v>22</v>
+        <v>34</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10" t="s">
         <v>22</v>
       </c>
       <c r="C10">
         <v>44966</v>
       </c>
       <c r="D10" s="3">
         <v>990</v>
       </c>
       <c r="E10" s="3"/>
-      <c r="F10" s="3"/>
-      <c r="G10" s="3">
+      <c r="F10" s="3">
         <v>990</v>
       </c>
+      <c r="G10" s="3"/>
       <c r="H10" s="3"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="3">
-        <v>215710</v>
+        <v>18387</v>
       </c>
       <c r="E11" s="3">
-        <v>74347</v>
+        <v>15705</v>
       </c>
       <c r="F11" s="3">
-        <v>138758</v>
+        <v>2566</v>
       </c>
       <c r="G11" s="3">
-        <v>2566</v>
+        <v>39</v>
       </c>
       <c r="H11" s="3">
-        <v>39</v>
+        <v>77</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="D12" s="3">
-        <v>274088</v>
+        <v>77222</v>
       </c>
       <c r="E12" s="3">
-        <v>74347</v>
+        <v>73822</v>
       </c>
       <c r="F12" s="3">
-        <v>196875</v>
+        <v>2789</v>
       </c>
       <c r="G12" s="3">
-        <v>2789</v>
+        <v>77</v>
       </c>
       <c r="H12" s="3">
-        <v>77</v>
+        <v>534</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="39" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>