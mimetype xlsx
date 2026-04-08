--- v1 (2026-01-15)
+++ v2 (2026-04-08)
@@ -40,93 +40,93 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Stranger on the Run</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Don Siegel</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0062309/</t>
+    <t>https://www.imdb.com/title/tt0062309</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q7621558</t>
   </si>
   <si>
     <t>Market</t>
   </si>
   <si>
     <t>Distributor</t>
   </si>
   <si>
     <t>Release date</t>
   </si>
   <si>
     <t>Total since 2021</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>JEF</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>AT</t>
+  </si>
+  <si>
+    <t>Ein Fremder auf der Flucht</t>
+  </si>
+  <si>
     <t>AU,CA,GB,IE,NZ,US</t>
-  </si>
-[...4 lines deleted...]
-    <t>Ein Fremder auf der Flucht</t>
   </si>
   <si>
     <t>BE,FR</t>
   </si>
   <si>
     <t>L'homme en fuite</t>
   </si>
   <si>
     <t>BE,NL</t>
   </si>
   <si>
     <t>De man op de vlucht</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>A Caçada</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Cacería de un forastero</t>
   </si>
@@ -497,51 +497,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0062309/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q7621558" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0062309" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q7621558" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="38" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -670,59 +670,59 @@
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="17.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="24.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>20</v>
       </c>
       <c r="B2" t="s">
-        <v>1</v>
+        <v>21</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B3" t="s">
-        <v>22</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>23</v>
       </c>
       <c r="B4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>27</v>
       </c>
       <c r="B6" t="s">
         <v>28</v>
       </c>