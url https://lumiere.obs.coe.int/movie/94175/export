--- v2 (2026-04-08)
+++ v3 (2026-06-07)
@@ -76,57 +76,57 @@
   <si>
     <t>Distributor</t>
   </si>
   <si>
     <t>Release date</t>
   </si>
   <si>
     <t>Total since 2021</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>JEF</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>AU,CA,GB,IE,NZ,US</t>
+  </si>
+  <si>
     <t>AT</t>
   </si>
   <si>
     <t>Ein Fremder auf der Flucht</t>
-  </si>
-[...1 lines deleted...]
-    <t>AU,CA,GB,IE,NZ,US</t>
   </si>
   <si>
     <t>BE,FR</t>
   </si>
   <si>
     <t>L'homme en fuite</t>
   </si>
   <si>
     <t>BE,NL</t>
   </si>
   <si>
     <t>De man op de vlucht</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>A Caçada</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Cacería de un forastero</t>
   </si>
@@ -670,59 +670,59 @@
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="17.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="24.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>20</v>
       </c>
       <c r="B2" t="s">
-        <v>21</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
+        <v>21</v>
+      </c>
+      <c r="B3" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>23</v>
       </c>
       <c r="B4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>27</v>
       </c>
       <c r="B6" t="s">
         <v>28</v>
       </c>