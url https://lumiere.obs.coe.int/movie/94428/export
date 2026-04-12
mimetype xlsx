--- v1 (2025-12-12)
+++ v2 (2026-04-12)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Super-héros malgré lui</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Philippe Lacheau</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt13774454/</t>
+    <t>https://www.imdb.com/title/tt13774454</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0006-4D54-0000-H-0000-0000-N</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/BB8F-C125-C70B-6034-70D6-T</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/152254</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q102400480</t>
   </si>
@@ -211,90 +211,90 @@
   <si>
     <t>Super Quem?</t>
   </si>
   <si>
     <t>CL,ES</t>
   </si>
   <si>
     <t>Super... ¿quién?</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Superheld wider Willen</t>
   </si>
   <si>
     <t>Badman - A nagyon sötét lovag</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>Supereroe per caso</t>
   </si>
   <si>
+    <t>MX</t>
+  </si>
+  <si>
+    <t>Súper ¿Quién?</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Badman</t>
+  </si>
+  <si>
+    <t>Badman: Cel mai tare din parcare</t>
+  </si>
+  <si>
+    <t>Super Who</t>
+  </si>
+  <si>
+    <t>CA,HK,SG</t>
+  </si>
+  <si>
+    <t>Superwho?</t>
+  </si>
+  <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>バッドマン 史上最低のスーパーヒーロー</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Суперчел</t>
+  </si>
+  <si>
     <t>KR</t>
   </si>
   <si>
     <t>수퍼-히어로 말그레 뤼</t>
-  </si>
-[...34 lines deleted...]
-    <t>Суперчел</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -611,51 +611,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt13774454/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0006-4D54-0000-H-0000-0000-N" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/BB8F-C125-C70B-6034-70D6-T" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/152254" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q102400480" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt13774454" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0006-4D54-0000-H-0000-0000-N" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/BB8F-C125-C70B-6034-70D6-T" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/152254" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q102400480" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -784,55 +784,55 @@
       </c>
       <c r="C2">
         <v>44672</v>
       </c>
       <c r="D2" s="3">
         <v>395</v>
       </c>
       <c r="E2" s="3"/>
       <c r="F2" s="3">
         <v>395</v>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3" t="s">
         <v>28</v>
       </c>
       <c r="C3">
         <v>44601</v>
       </c>
       <c r="D3" s="3">
-        <v>48781</v>
+        <v>43744</v>
       </c>
       <c r="E3" s="3"/>
       <c r="F3" s="3">
-        <v>48781</v>
+        <v>43744</v>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
         <v>30</v>
       </c>
       <c r="C4">
         <v>44594</v>
       </c>
       <c r="D4" s="3">
         <v>12268</v>
       </c>
       <c r="E4" s="3">
         <v>134</v>
       </c>
       <c r="F4" s="3">
         <v>12114</v>
       </c>
       <c r="G4" s="3">
         <v>20</v>
@@ -1068,77 +1068,77 @@
       <c r="B16" t="s">
         <v>32</v>
       </c>
       <c r="C16">
         <v>44644</v>
       </c>
       <c r="D16" s="3">
         <v>10010</v>
       </c>
       <c r="E16" s="3"/>
       <c r="F16" s="3">
         <v>8996</v>
       </c>
       <c r="G16" s="3">
         <v>851</v>
       </c>
       <c r="H16" s="3">
         <v>163</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>51</v>
       </c>
       <c r="D17" s="3">
-        <v>1981931</v>
+        <v>1976894</v>
       </c>
       <c r="E17" s="3">
         <v>37273</v>
       </c>
       <c r="F17" s="3">
-        <v>1941469</v>
+        <v>1936432</v>
       </c>
       <c r="G17" s="3">
         <v>2872</v>
       </c>
       <c r="H17" s="3">
         <v>317</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>52</v>
       </c>
       <c r="D18" s="3">
-        <v>1994653</v>
+        <v>1989616</v>
       </c>
       <c r="E18" s="3">
         <v>37407</v>
       </c>
       <c r="F18" s="3">
-        <v>1954037</v>
+        <v>1949000</v>
       </c>
       <c r="G18" s="3">
         <v>2892</v>
       </c>
       <c r="H18" s="3">
         <v>317</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="40.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -1202,67 +1202,67 @@
       <c r="A8" t="s">
         <v>63</v>
       </c>
       <c r="B8" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>65</v>
       </c>
       <c r="B9" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>67</v>
       </c>
       <c r="B10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
+        <v>45</v>
+      </c>
+      <c r="B11" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="B12" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>25</v>
+        <v>71</v>
       </c>
       <c r="B13" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
         <v>73</v>
       </c>
       <c r="B14" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>75</v>
       </c>
       <c r="B15" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>77</v>
       </c>