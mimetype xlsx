--- v1 (2026-04-22)
+++ v2 (2026-09-12)
@@ -172,69 +172,69 @@
   <si>
     <t>IS</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>Mikado Film</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>BA</t>
+  </si>
+  <si>
+    <t>Mamac</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Przyneta</t>
+  </si>
+  <si>
+    <t>AR</t>
+  </si>
+  <si>
+    <t>La carnada</t>
+  </si>
+  <si>
     <t>FR,KR,NL</t>
-  </si>
-[...16 lines deleted...]
-    <t>Mamac</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Примамката</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>A Isca</t>
   </si>
   <si>
     <t>Der Lockvogel</t>
   </si>
   <si>
     <t>Lokkeduen</t>
   </si>
   <si>
     <t>La carnaza</t>
   </si>
   <si>
     <t>Syötti</t>
   </si>
@@ -1258,75 +1258,75 @@
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>52</v>
       </c>
       <c r="B2" t="s">
-        <v>1</v>
+        <v>53</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B5" t="s">
-        <v>58</v>
+        <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>59</v>
       </c>
       <c r="B6" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>61</v>
       </c>
       <c r="B7" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>37</v>
       </c>
       <c r="B8" t="s">
         <v>63</v>
       </c>
@@ -1367,51 +1367,51 @@
       <c r="A13" t="s">
         <v>69</v>
       </c>
       <c r="B13" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
         <v>45</v>
       </c>
       <c r="B14" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>72</v>
       </c>
       <c r="B15" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B16" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>49</v>
       </c>
       <c r="B17" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
         <v>76</v>
       </c>
       <c r="B18" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="B19" t="s">
         <v>78</v>
       </c>